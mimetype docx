--- v0 (2025-11-18)
+++ v1 (2026-07-21)
@@ -61,53 +61,53 @@
       <w:pPr>
         <w:pStyle w:val="Sout-titreprincipalmm"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">[Para a tradução de títulos, resumos e palavras-chave em outros idiomas que não o idioma principal, você pode recorrer aos serviços de um falante do idioma a ser traduzido ou, alternativamente, usar o site </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="001F25D1">
-[...1 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+      <w:r w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:instrText>HYPERLINK "http://www.deepl.com" \h</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>www.deepl.com</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -142,127 +142,99 @@
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Tradução do título para o inglês</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5A2AE7" w14:textId="41D7F629" w:rsidR="00C84CE4" w:rsidRPr="00534C27" w:rsidRDefault="00920D1C" w:rsidP="00B81250">
       <w:pPr>
         <w:pStyle w:val="SoustitreArticle-Autreslangues"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Tradução do título para o espanhol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC9E120" w14:textId="77777777" w:rsidR="00EE71D7" w:rsidRPr="00EE71D7" w:rsidRDefault="00EE71D7" w:rsidP="00B81250">
+    <w:p w14:paraId="23A03CD5" w14:textId="77777777" w:rsidR="002E5A99" w:rsidRPr="00E876A2" w:rsidRDefault="002E5A99" w:rsidP="002E5A99">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:before="720" w:after="720"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:instrText>HYPERLINK "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EE71D7">
-[...3 lines deleted...]
-        <w:instrText>https://doi.org/10.52358/mm.vi23.xxx</w:instrText>
+      <w:r w:rsidRPr="00E876A2">
+        <w:instrText>https://doi.org/10.52358/mm.vi28.xxx</w:instrText>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECE555A" w14:textId="77777777" w:rsidR="00EE71D7" w:rsidRPr="006C4708" w:rsidRDefault="00EE71D7" w:rsidP="00B81250">
+    <w:p w14:paraId="554A8B86" w14:textId="77777777" w:rsidR="002E5A99" w:rsidRPr="00356FE3" w:rsidRDefault="002E5A99" w:rsidP="002E5A99">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:before="720" w:after="720"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006C4708">
+      <w:r w:rsidRPr="00356FE3">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:lang w:val="pt-PT"/>
-[...1 lines deleted...]
-        <w:t>https://doi.org/10.52358/mm.vi23.xxx</w:t>
+        </w:rPr>
+        <w:t>https://doi.org/10.52358/mm.vi28.xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DEEDA4" w14:textId="0CAD378A" w:rsidR="00105392" w:rsidRPr="00534C27" w:rsidRDefault="00EE71D7" w:rsidP="00B81250">
+    <w:p w14:paraId="28DEEDA4" w14:textId="373FD8EE" w:rsidR="00105392" w:rsidRPr="00534C27" w:rsidRDefault="002E5A99" w:rsidP="002E5A99">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:before="720" w:after="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00105392" w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00920D1C" w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Os artigos enviados devem ser identificados anonimamente, conforme sugerido, para cumprir o processo de revisão por pares duplo-cego</w:t>
       </w:r>
       <w:r w:rsidR="00105392" w:rsidRPr="00534C27">
@@ -355,51 +327,51 @@
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00920D1C" w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Se o seu artigo for aceito, você precisará fornecer as seguintes informações</w:t>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501FA570" w14:textId="34BDEE4F" w:rsidR="00E02316" w:rsidRPr="00534C27" w:rsidRDefault="00920D1C" w:rsidP="5587EC55">
+    <w:p w14:paraId="501FA570" w14:textId="65BE721C" w:rsidR="00E02316" w:rsidRPr="00534C27" w:rsidRDefault="00920D1C" w:rsidP="5587EC55">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome e sobrenome do primeiro autor, </w:t>
       </w:r>
       <w:r w:rsidR="7D7C3A72" w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Titularidade</w:t>
       </w:r>
       <w:r w:rsidRPr="00534C27">
@@ -432,52 +404,68 @@
         <w:r w:rsidRPr="00534C27">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t xml:space="preserve">nome.sobrenome </w:t>
         </w:r>
         <w:r w:rsidR="00D3447B" w:rsidRPr="00534C27">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>@uXYZ.pa</w:t>
         </w:r>
         <w:r w:rsidRPr="00534C27">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>is</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000731F3" w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="000731F3" w:rsidRPr="000731F3">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="691AA296" w14:textId="2F8EE473" w:rsidR="00766906" w:rsidRPr="00534C27" w:rsidRDefault="00920D1C" w:rsidP="00920D1C">
+    <w:p w14:paraId="691AA296" w14:textId="12B2AC02" w:rsidR="00766906" w:rsidRPr="00534C27" w:rsidRDefault="00920D1C" w:rsidP="00920D1C">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Nome e sobrenome do último autor</w:t>
       </w:r>
       <w:r w:rsidR="00B77FF2" w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="2F538F4E" w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
@@ -501,50 +489,90 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>, País</w:t>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>nome.sobrenome @uXYZ.pais</w:t>
       </w:r>
       <w:r w:rsidR="00105392" w:rsidRPr="00534C27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000731F3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000731F3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000731F3" w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-XXXX-XXXX-XXXX"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="000731F3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000731F3" w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="000731F3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="381AE1B1" w14:textId="77777777" w:rsidR="0057513E" w:rsidRPr="00534C27" w:rsidRDefault="0057513E" w:rsidP="0057513E">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A1E48A" w14:textId="77777777" w:rsidR="00F4023E" w:rsidRPr="00534C27" w:rsidRDefault="009E79A9" w:rsidP="009E79A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
@@ -2565,151 +2593,100 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>dolores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>dolenecus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAE5331" w14:textId="1E6016BE" w:rsidR="00A22115" w:rsidRPr="00534C27" w:rsidRDefault="00A760AE" w:rsidP="00A22115">
       <w:pPr>
         <w:pStyle w:val="Rsum"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A760AE">
+      <w:r w:rsidRPr="00BD5190">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidR="00A22115">
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A22115" w:rsidRPr="00BD5190">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F25D1" w:rsidRPr="00BD5190">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aximusanihiti, rerrunt, dolor, explit quisit, quidictem rerum fuga</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FD14138" w14:textId="77777777" w:rsidR="0057513E" w:rsidRPr="00534C27" w:rsidRDefault="0057513E" w:rsidP="0057513E">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774D6D66" w14:textId="00A48332" w:rsidR="00CC3EDC" w:rsidRDefault="00CC3EDC" w:rsidP="005F3970">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC3EDC">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">[O artigo não deve exceder o </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="001F25D1">
-[...1 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+      <w:r w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://revue-mediations.teluq.ca/index.php/Distances/information/authors" \l "types_formats"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CC3EDC">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">limite de palavras para cada </w:t>
       </w:r>
       <w:r w:rsidR="002C069F" w:rsidRPr="002C069F">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>rúbrica</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CC3EDC">
         <w:rPr>
@@ -2971,51 +2948,51 @@
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E77CC48" wp14:editId="64E4CA7C">
             <wp:extent cx="3892550" cy="2919095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Graphique 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5FDB7D" w14:textId="456E753E" w:rsidR="005B5524" w:rsidRPr="00534C27" w:rsidRDefault="00131B1E" w:rsidP="0065730C">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. </w:t>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
@@ -3181,51 +3158,51 @@
         </w:rPr>
         <w:t>Distribuição das mães por status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00116A8C" w:rsidRPr="001F25D1" w14:paraId="305936CD" w14:textId="77777777" w:rsidTr="0065730C">
+      <w:tr w:rsidR="00116A8C" w:rsidRPr="000731F3" w14:paraId="305936CD" w14:textId="77777777" w:rsidTr="0065730C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E4BDFC" w14:textId="77777777" w:rsidR="00162358" w:rsidRPr="00534C27" w:rsidRDefault="00162358" w:rsidP="00142BEE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
@@ -4484,53 +4461,53 @@
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00131B1E" w:rsidRPr="00534C27">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">O símbolo de copyright © colocado como uma nota abaixo da tabela elimina qualquer ambiguidade para os leitores com relação aos direitos autorais. Conforme declarado nesta </w:t>
       </w:r>
       <w:r w:rsidR="00131B1E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00131B1E" w:rsidRPr="001F25D1">
-[...1 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+      <w:r w:rsidR="00131B1E" w:rsidRPr="000731F3">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://revue-mediations.teluq.ca/index.php/Distances/information/authors" \l "droits_auteur"</w:instrText>
       </w:r>
       <w:r w:rsidR="00131B1E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00131B1E" w:rsidRPr="00534C27">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>página da revista</w:t>
       </w:r>
       <w:r w:rsidR="00131B1E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00131B1E" w:rsidRPr="00534C27">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>: "</w:t>
@@ -4557,246 +4534,444 @@
         <w:t>" Obviamente, se a tabela (ou figura) for reproduzida, será necessário obter permissão dos detentores dos direitos autorais - veja a nota abaixo da figura 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D64D7C" w14:textId="08F3AC54" w:rsidR="00D35371" w:rsidRDefault="00D35371" w:rsidP="00684E10">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Xerferum rent fuga. Nequae lam eium fugia cum quias quam exersped magnatium ad ut ute volorep udaniet lamusamus volupid essimus, ulpa quo tet aut ex exeribus, cumquatia sequateni denihit, ut et dem volorru mquisciae volore nulparias et, nobitae duntorepuda vent molupiet reped quaerem doluptat exerum fugitatem volupitis que pro et occabore volore conseniat reiur maionsequos dolest, ut ea etum facerup tatus, sunt ipieniae volores equae. Ique mos nonecatet latiatiistis at.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B795964" w14:textId="2EF6A320" w:rsidR="008F041C" w:rsidRPr="00FA7B18" w:rsidRDefault="008F041C" w:rsidP="00684E10">
+    <w:p w14:paraId="00BA2349" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="008A0701" w:rsidRDefault="008A0701" w:rsidP="008A0701">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A0701">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Notas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE8573F" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="00353FAD" w:rsidRDefault="008A0701" w:rsidP="008A0701">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiamento </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6800C8" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="008A0701" w:rsidRDefault="008A0701" w:rsidP="008A0701">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A0701">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este projeto de pesquisa foi financiado por … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F29F19" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="00353FAD" w:rsidRDefault="008A0701" w:rsidP="00C9534A">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Uso de um agente conversacional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCE3C87" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="008A0701" w:rsidRDefault="008A0701" w:rsidP="008A0701">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797B8F">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FA7B18">
+        <w:t>[Aqui está um exemplo de como citar e reproduzir um texto criado por um chatbot]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF4D498" w14:textId="77777777" w:rsidR="008A0701" w:rsidRPr="008A0701" w:rsidRDefault="008A0701" w:rsidP="008A0701">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A0701">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>À pergunta «formulação da pergunta?», o ChatGPT [ou Copilot, Gemini, Claude, etc.] indicou que [tal fato, opinião ou evento]: “ulpa quo tet aut ex exeribus, cumquatia sequateni denihit” (OpenAI, 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185927C1" w14:textId="77777777" w:rsidR="008658D8" w:rsidRPr="008658D8" w:rsidRDefault="008658D8" w:rsidP="008658D8">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008658D8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>[Este é um exemplo de como citar e reproduzir o texto criado por um chabot]</w:t>
+        <w:t>[Aqui está um exemplo de menção ao uso de um assistente de conversação para a redação e tradução]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A102D0" w14:textId="7118885A" w:rsidR="008F041C" w:rsidRPr="00534C27" w:rsidRDefault="00FA7B18" w:rsidP="00684E10">
+    <w:p w14:paraId="20A102D0" w14:textId="5E18E3BD" w:rsidR="008F041C" w:rsidRPr="00534C27" w:rsidRDefault="008658D8" w:rsidP="008658D8">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7B18">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> “ulpa quo tet aut ex exeribus, cumquatia sequateni denihit” (OpenAI, 2025).</w:t>
+      <w:r w:rsidRPr="008658D8">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O Claude [ou Copilot, Gemini, ChatGPT, etc.] foi utilizado para auxiliar na redação e tradução de algumas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008658D8">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partes do texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD4290D" w14:textId="2FBCB872" w:rsidR="00CD07B3" w:rsidRPr="00534C27" w:rsidRDefault="00C7546B" w:rsidP="00B81250">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="pt-PT" w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534C27">
         <w:rPr>
           <w:lang w:val="pt-PT" w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:t>Lista de referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F379DB5" w14:textId="3A582219" w:rsidR="00DC44D3" w:rsidRPr="00534C27" w:rsidRDefault="00DC44D3" w:rsidP="00DC44D3">
+    <w:p w14:paraId="3F379DB5" w14:textId="188BE747" w:rsidR="00DC44D3" w:rsidRPr="00534C27" w:rsidRDefault="00DC44D3" w:rsidP="00DC44D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00534C27">
+      <w:r w:rsidRPr="00FA19EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00131B1E" w:rsidRPr="00534C27">
-        <w:rPr>
+      <w:r w:rsidR="00D03861" w:rsidRPr="00FA19EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:t>Se os nomes dos autores aparecerem nas referências do artigo, você deverá substituir essas referências (a linha inteira) por "Autor (XXXX)" para preservar o anonimato. Se o seu envio for aceito, você deverá especificar essas referências na versão final do seu artigo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00534C27">
+        <w:t>Anonimato:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03861" w:rsidRPr="00FA19EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131B1E" w:rsidRPr="00FA19EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se os nomes dos autores aparecerem nas referências do artigo, você deverá </w:t>
+      </w:r>
+      <w:r w:rsidR="00131B1E" w:rsidRPr="00534C27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>substituir essas referências (a linha inteira) por "Autor (XXXX)" para preservar o anonimato. Se o seu envio for aceito, você deverá especificar essas referências na versão final do seu artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534C27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9F541" w14:textId="77777777" w:rsidR="00DC44D3" w:rsidRPr="00534C27" w:rsidRDefault="00DC44D3" w:rsidP="00085BB3">
+    <w:p w14:paraId="53A9F541" w14:textId="77777777" w:rsidR="00DC44D3" w:rsidRDefault="00DC44D3" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BE447A" w14:textId="4B811552" w:rsidR="007322A1" w:rsidRDefault="007322A1" w:rsidP="006B0033">
+    <w:p w14:paraId="06D224E8" w14:textId="106BD5B9" w:rsidR="00BD5190" w:rsidRDefault="00BD5190" w:rsidP="00BD5190">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5217">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5217">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Referências inexistentes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5217">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas as referências devem ser reais e completas no momento da submissão, para que os avaliadores possam verificá-las. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5217">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Qualquer submissão que contenha mais de três referências fictícias (por exemplo, autor que nunca publicou em uma revista) será automaticamente rejeitada.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5217">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEE05C" w14:textId="77777777" w:rsidR="00871143" w:rsidRPr="009F1B07" w:rsidRDefault="00871143" w:rsidP="00BD5190">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BE447A" w14:textId="152A7524" w:rsidR="007322A1" w:rsidRPr="00353FAD" w:rsidRDefault="007322A1" w:rsidP="006B0033">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C7546B">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353FAD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00131B1E" w:rsidRPr="00C7546B">
+      <w:r w:rsidR="00131B1E" w:rsidRPr="00353FAD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exemplos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C7546B">
+      <w:r w:rsidR="00631660" w:rsidRPr="00353FAD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE710F" w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar estilo </w:t>
+      </w:r>
+      <w:r w:rsidR="00631660" w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>« 1_References »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00164702" w:rsidRPr="00C7546B">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1855D51D" w14:textId="77777777" w:rsidR="00D84241" w:rsidRDefault="00D84241" w:rsidP="006B0033">
+    <w:p w14:paraId="1855D51D" w14:textId="77777777" w:rsidR="00D84241" w:rsidRPr="00353FAD" w:rsidRDefault="00D84241" w:rsidP="006B0033">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C392A5" w14:textId="0E01B208" w:rsidR="00131B1E" w:rsidRPr="00B825C0" w:rsidRDefault="00131B1E" w:rsidP="006B0033">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
+      <w:r w:rsidRPr="00353FAD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bélisle, M., Cabana, M., Beaucher, C., Lakhal, S. &amp; Leroux, J. L. (2017). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B825C0">
-        <w:t xml:space="preserve">Bélisle, M., Cabana, M., </w:t>
-[...15 lines deleted...]
-        <w:t>, S. &amp; Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
+        <w:t>Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B825C0">
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B825C0">
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00B825C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actes du colloque CIRTA 2017. Ouvrir les murs de la classe avec le numérique</w:t>
       </w:r>
       <w:r w:rsidRPr="00B825C0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C7546B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00C7546B" w:rsidRPr="005D473C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://archipel.uqam.ca/11142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C7546B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADD813C" w14:textId="77777777" w:rsidR="00131B1E" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00F040D9">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Galsworthy, M. [Tyt Nation]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
@@ -4825,51 +5000,51 @@
         <w:t>Open Access and Open Data - TYT Science</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>vidéo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">YouTube. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00646580">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://youtube.com/watch?v=ezJQ3lQYDuU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB3A49A" w14:textId="77777777" w:rsidR="00131B1E" w:rsidRPr="00E07C61" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ingénierie pédagogique (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>n.d</w:t>
       </w:r>
@@ -4882,120 +5057,112 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E07C61">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Wikipédia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07C61">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07C61">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00646580">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07C61">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBE7E90" w14:textId="5DDE6D86" w:rsidR="00131B1E" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E07C61">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Obasi</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, E. M. &amp; Leong, F. T. L. (2009). </w:t>
+        <w:t xml:space="preserve">Obasi, E. M. &amp; Leong, F. T. L. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychological distress, acculturation, and mental health-seeking attitudes among people of African descent in the United States: A preliminary investigation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B825C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56, 227–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00C7546B" w:rsidRPr="005D473C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/a0014865</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C7546B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F70951A" w14:textId="4DF6F25F" w:rsidR="00940919" w:rsidRPr="00B81250" w:rsidRDefault="00940919" w:rsidP="00940919">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
@@ -5026,141 +5193,111 @@
       <w:r w:rsidRPr="00B81250">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>novembro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81250">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>) [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B81250">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>modelo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B81250">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> multimodal </w:t>
-[...13 lines deleted...]
-        <w:t>]. https://chat.openai.com/chat</w:t>
+        <w:t xml:space="preserve"> multimodal grande]. https://chat.openai.com/chat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230A3341" w14:textId="77777777" w:rsidR="00131B1E" w:rsidRPr="00D84241" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005836B6">
-        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S. J. (2019). </w:t>
+        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., Juster, R.-P. &amp; Lupien, S. J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Should we suppress or reappraise our </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>stress?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> The moderating role of reappraisal on cortisol reactivity and recovery in healthy adults. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B825C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Anxiety, Stress, &amp; Coping, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(3), 286</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00646580">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10615806.2019.1596676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84241">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595D0F64" w14:textId="77777777" w:rsidR="00131B1E" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
@@ -5183,51 +5320,51 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Harper et Row.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622453CE" w14:textId="77777777" w:rsidR="00131B1E" w:rsidRPr="00662C7D" w:rsidRDefault="00131B1E" w:rsidP="00131B1E">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sauvé, L., Pellerin, G., Tanguay, V &amp; Desjardins, G. (2019, 15 nov.). Une solution en ligne pour aider les élèves au secondaire (en formation générale et professionnelle) : SAMI-PRO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B825C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Médiations &amp; médiatisations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2, 176-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00646580">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B5F0EB" w14:textId="38E6B53C" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00085BB3" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE85AFC" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRDefault="004E7E12" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F759CC" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRDefault="004E7E12">
@@ -5316,55 +5453,54 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B9CBDB" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRPr="00534C27" w:rsidRDefault="004E7E12" w:rsidP="004E7E12">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC2A72" w:rsidRPr="001F25D1" w14:paraId="3D98171C" w14:textId="77777777" w:rsidTr="00EE5D5B">
+      <w:tr w:rsidR="00DC2A72" w:rsidRPr="000731F3" w14:paraId="3D98171C" w14:textId="77777777" w:rsidTr="00EE5D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53CE65C0" w14:textId="5F2B3E57" w:rsidR="00DC2A72" w:rsidRPr="00534C27" w:rsidRDefault="00131B1E" w:rsidP="00F040D9">
             <w:pPr>
               <w:pStyle w:val="0-Courant"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00534C27">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>No estilo APA, o apêndice aparece após a lista de referências</w:t>
             </w:r>
             <w:r w:rsidR="00DC2A72" w:rsidRPr="00534C27">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
@@ -5568,51 +5704,51 @@
           <w:sz w:val="19"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF2AB1" w:rsidRPr="001F25D1" w14:paraId="4DE4FDA0" w14:textId="77777777" w:rsidTr="009C6DB6">
+      <w:tr w:rsidR="00CF2AB1" w:rsidRPr="000731F3" w14:paraId="4DE4FDA0" w14:textId="77777777" w:rsidTr="009C6DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28D2346D" w14:textId="1626E587" w:rsidR="00CF2AB1" w:rsidRPr="00534C27" w:rsidRDefault="00C7546B" w:rsidP="00A93608">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00534C27">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6551,213 +6687,206 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C7546B" w:rsidRPr="7EC1DFCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>permissão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="74C1EB96" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRPr="00C7546B" w:rsidRDefault="004E7E12" w:rsidP="004E7E12">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004E7E12" w:rsidRPr="00C7546B" w:rsidSect="007F08C1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="004E7E12" w:rsidRPr="00C7546B" w:rsidSect="002317A3">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1338" w:right="1701" w:bottom="1701" w:left="1701" w:header="0" w:footer="404" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2372D407" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A" w:rsidP="00990112">
+    <w:p w14:paraId="1BD19FF0" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073CD15C" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A"/>
+    <w:p w14:paraId="53F16C2A" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66F2C656" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A" w:rsidP="00990112">
+    <w:p w14:paraId="02AFE38B" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAFBBCB" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A"/>
+    <w:p w14:paraId="30B8EBF1" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Medium">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Bold">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Regular">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Light">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Bold">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6877,99 +7006,99 @@
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidR="00B454DC" w:rsidRPr="00534C27">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">Autores. Este trabalho é distribuído sob licença </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00B454DC" w:rsidRPr="00534C27">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Creative Commons 4.0 Internacional</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="1EEC94BB" w14:textId="6EB58941" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
+  <w:p w14:paraId="1EEC94BB" w14:textId="664AC954" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>revue-mediations.teluq.ca | N</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005836B6">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00EE71D7">
+    <w:r w:rsidR="002317A3">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="005836B6">
+    <w:r w:rsidR="002317A3">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75129469" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="00116A8C" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64D46F1D" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="003620B3" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="Stylepaginationpersonnalise"/>
     </w:pPr>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -7229,64 +7358,64 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E7D9B8" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A" w:rsidP="00990112">
+    <w:p w14:paraId="2A5BAA9A" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34982FDA" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A"/>
+    <w:p w14:paraId="19ACA4B3" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70F8E04C" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A" w:rsidP="00990112">
+    <w:p w14:paraId="4F73BEDF" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C1ABC3" w14:textId="77777777" w:rsidR="009E2C1A" w:rsidRDefault="009E2C1A"/>
+    <w:p w14:paraId="266E5485" w14:textId="77777777" w:rsidR="00E009A5" w:rsidRDefault="00E009A5"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5A3050A2" w14:textId="29330139" w:rsidR="00164702" w:rsidRPr="005F5573" w:rsidRDefault="00164702">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005F5573">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131B1E" w:rsidRPr="005F5573">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
@@ -8727,142 +8856,145 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1213156441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="195239230">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="293022403">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="662200474">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2072732057">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1255893601">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1328" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B5524"/>
     <w:rsid w:val="00000FC1"/>
     <w:rsid w:val="0000192B"/>
     <w:rsid w:val="00001939"/>
+    <w:rsid w:val="00002F70"/>
     <w:rsid w:val="00003678"/>
     <w:rsid w:val="00003A6D"/>
     <w:rsid w:val="00004A22"/>
     <w:rsid w:val="00012D5A"/>
     <w:rsid w:val="00015E25"/>
     <w:rsid w:val="00021ADE"/>
     <w:rsid w:val="00022372"/>
     <w:rsid w:val="0002262C"/>
     <w:rsid w:val="0002283B"/>
     <w:rsid w:val="0002638F"/>
     <w:rsid w:val="00027BCC"/>
     <w:rsid w:val="00030991"/>
     <w:rsid w:val="00030A61"/>
     <w:rsid w:val="00031E1D"/>
     <w:rsid w:val="00033066"/>
     <w:rsid w:val="00035EF5"/>
     <w:rsid w:val="000374BF"/>
     <w:rsid w:val="000440A8"/>
     <w:rsid w:val="00045D96"/>
     <w:rsid w:val="00046F78"/>
     <w:rsid w:val="000511C5"/>
     <w:rsid w:val="000531FB"/>
     <w:rsid w:val="00053371"/>
     <w:rsid w:val="000548EC"/>
     <w:rsid w:val="000553D2"/>
     <w:rsid w:val="00056E0C"/>
     <w:rsid w:val="000648AE"/>
     <w:rsid w:val="00064D52"/>
     <w:rsid w:val="0006676F"/>
     <w:rsid w:val="00067E7C"/>
+    <w:rsid w:val="000731F3"/>
     <w:rsid w:val="00073298"/>
     <w:rsid w:val="000736F7"/>
     <w:rsid w:val="00075631"/>
     <w:rsid w:val="00076841"/>
     <w:rsid w:val="00076982"/>
     <w:rsid w:val="0008476A"/>
     <w:rsid w:val="00085BB3"/>
     <w:rsid w:val="000861AD"/>
     <w:rsid w:val="00091448"/>
     <w:rsid w:val="00092F5E"/>
     <w:rsid w:val="00096552"/>
     <w:rsid w:val="000A106E"/>
     <w:rsid w:val="000A189C"/>
     <w:rsid w:val="000A29B1"/>
     <w:rsid w:val="000A5917"/>
     <w:rsid w:val="000A60B8"/>
     <w:rsid w:val="000A66F3"/>
     <w:rsid w:val="000B2033"/>
     <w:rsid w:val="000B22B1"/>
     <w:rsid w:val="000B34A3"/>
     <w:rsid w:val="000B57D0"/>
     <w:rsid w:val="000B59B6"/>
     <w:rsid w:val="000B6BAC"/>
     <w:rsid w:val="000B6BE8"/>
     <w:rsid w:val="000C169F"/>
     <w:rsid w:val="000C2D88"/>
     <w:rsid w:val="000C5CF8"/>
     <w:rsid w:val="000C6202"/>
     <w:rsid w:val="000C6E99"/>
     <w:rsid w:val="000D0645"/>
+    <w:rsid w:val="000D201E"/>
     <w:rsid w:val="000D3572"/>
     <w:rsid w:val="000D5D06"/>
     <w:rsid w:val="000D6A3B"/>
     <w:rsid w:val="000E0253"/>
     <w:rsid w:val="000E0FAD"/>
     <w:rsid w:val="000E15FF"/>
     <w:rsid w:val="000E3AF7"/>
     <w:rsid w:val="000E47B4"/>
     <w:rsid w:val="000E7643"/>
     <w:rsid w:val="000F10A6"/>
     <w:rsid w:val="000F2E51"/>
     <w:rsid w:val="000F2EB9"/>
     <w:rsid w:val="000F37DD"/>
     <w:rsid w:val="000F451E"/>
     <w:rsid w:val="000F56A2"/>
     <w:rsid w:val="000F757A"/>
     <w:rsid w:val="001008ED"/>
     <w:rsid w:val="00102FD2"/>
     <w:rsid w:val="00105392"/>
     <w:rsid w:val="00110144"/>
     <w:rsid w:val="00110E99"/>
     <w:rsid w:val="0011105E"/>
     <w:rsid w:val="001127D8"/>
     <w:rsid w:val="00112AEC"/>
     <w:rsid w:val="001143F0"/>
@@ -8945,50 +9077,51 @@
     <w:rsid w:val="001F1000"/>
     <w:rsid w:val="001F25D1"/>
     <w:rsid w:val="001F3604"/>
     <w:rsid w:val="001F404E"/>
     <w:rsid w:val="001F4E7E"/>
     <w:rsid w:val="001F6CAA"/>
     <w:rsid w:val="00201E6F"/>
     <w:rsid w:val="0020411F"/>
     <w:rsid w:val="0020571D"/>
     <w:rsid w:val="002058FD"/>
     <w:rsid w:val="00207BC6"/>
     <w:rsid w:val="00210B1E"/>
     <w:rsid w:val="002137F3"/>
     <w:rsid w:val="00215B36"/>
     <w:rsid w:val="00220BF7"/>
     <w:rsid w:val="00220DAA"/>
     <w:rsid w:val="002237B6"/>
     <w:rsid w:val="00224035"/>
     <w:rsid w:val="002240A3"/>
     <w:rsid w:val="00224191"/>
     <w:rsid w:val="00225DC9"/>
     <w:rsid w:val="00225EE2"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="00227D15"/>
     <w:rsid w:val="00227F96"/>
+    <w:rsid w:val="002317A3"/>
     <w:rsid w:val="00233D33"/>
     <w:rsid w:val="00235CA5"/>
     <w:rsid w:val="00235ED8"/>
     <w:rsid w:val="002374D3"/>
     <w:rsid w:val="002403DF"/>
     <w:rsid w:val="00241FE8"/>
     <w:rsid w:val="0024440B"/>
     <w:rsid w:val="002445B1"/>
     <w:rsid w:val="0024636B"/>
     <w:rsid w:val="002472EA"/>
     <w:rsid w:val="00247587"/>
     <w:rsid w:val="00252641"/>
     <w:rsid w:val="00252663"/>
     <w:rsid w:val="00253842"/>
     <w:rsid w:val="00256C1C"/>
     <w:rsid w:val="00261288"/>
     <w:rsid w:val="00261C71"/>
     <w:rsid w:val="00262AE9"/>
     <w:rsid w:val="00272C9C"/>
     <w:rsid w:val="00273F0E"/>
     <w:rsid w:val="00276A5D"/>
     <w:rsid w:val="002772D7"/>
     <w:rsid w:val="002802E9"/>
     <w:rsid w:val="0028046B"/>
     <w:rsid w:val="0028048D"/>
@@ -9005,90 +9138,93 @@
     <w:rsid w:val="002A1927"/>
     <w:rsid w:val="002A405B"/>
     <w:rsid w:val="002A51F6"/>
     <w:rsid w:val="002A62DC"/>
     <w:rsid w:val="002A6944"/>
     <w:rsid w:val="002B2B92"/>
     <w:rsid w:val="002C069F"/>
     <w:rsid w:val="002C28FE"/>
     <w:rsid w:val="002C2C7F"/>
     <w:rsid w:val="002C3DB3"/>
     <w:rsid w:val="002C463B"/>
     <w:rsid w:val="002C465B"/>
     <w:rsid w:val="002C4914"/>
     <w:rsid w:val="002C75C3"/>
     <w:rsid w:val="002D0DA1"/>
     <w:rsid w:val="002D3268"/>
     <w:rsid w:val="002D59CF"/>
     <w:rsid w:val="002D6D9B"/>
     <w:rsid w:val="002E0DB1"/>
     <w:rsid w:val="002E1554"/>
     <w:rsid w:val="002E16F0"/>
     <w:rsid w:val="002E1BBB"/>
     <w:rsid w:val="002E2718"/>
     <w:rsid w:val="002E3DF2"/>
     <w:rsid w:val="002E4AB6"/>
+    <w:rsid w:val="002E5A99"/>
     <w:rsid w:val="002E634A"/>
     <w:rsid w:val="002F0D89"/>
     <w:rsid w:val="002F2850"/>
     <w:rsid w:val="002F4C9B"/>
     <w:rsid w:val="003000B6"/>
     <w:rsid w:val="003015AB"/>
     <w:rsid w:val="0030234C"/>
     <w:rsid w:val="00302541"/>
     <w:rsid w:val="0030276A"/>
     <w:rsid w:val="00303265"/>
     <w:rsid w:val="0031037A"/>
     <w:rsid w:val="00311538"/>
     <w:rsid w:val="00311C5D"/>
     <w:rsid w:val="00312099"/>
     <w:rsid w:val="00312A04"/>
     <w:rsid w:val="00312E01"/>
     <w:rsid w:val="00313184"/>
     <w:rsid w:val="00313536"/>
     <w:rsid w:val="0031490C"/>
     <w:rsid w:val="00314C06"/>
     <w:rsid w:val="003162A7"/>
     <w:rsid w:val="00316A03"/>
     <w:rsid w:val="003226DF"/>
     <w:rsid w:val="00323D43"/>
     <w:rsid w:val="00323DB9"/>
     <w:rsid w:val="003246E7"/>
     <w:rsid w:val="00325C4D"/>
     <w:rsid w:val="00326BB9"/>
     <w:rsid w:val="00326F52"/>
     <w:rsid w:val="00327E86"/>
     <w:rsid w:val="003303F7"/>
     <w:rsid w:val="00331EB7"/>
     <w:rsid w:val="0033203B"/>
+    <w:rsid w:val="00332872"/>
     <w:rsid w:val="00332D92"/>
     <w:rsid w:val="003354F3"/>
     <w:rsid w:val="00336710"/>
     <w:rsid w:val="003417C1"/>
     <w:rsid w:val="0034502A"/>
     <w:rsid w:val="0034545A"/>
     <w:rsid w:val="00353AC2"/>
+    <w:rsid w:val="00353FAD"/>
     <w:rsid w:val="00355507"/>
     <w:rsid w:val="00356EA1"/>
     <w:rsid w:val="00360158"/>
     <w:rsid w:val="003613ED"/>
     <w:rsid w:val="003620B3"/>
     <w:rsid w:val="003622F6"/>
     <w:rsid w:val="00364648"/>
     <w:rsid w:val="00364781"/>
     <w:rsid w:val="0036560E"/>
     <w:rsid w:val="00366E7C"/>
     <w:rsid w:val="003703BE"/>
     <w:rsid w:val="00370EA9"/>
     <w:rsid w:val="00371E4F"/>
     <w:rsid w:val="00372F55"/>
     <w:rsid w:val="003737B4"/>
     <w:rsid w:val="00373C25"/>
     <w:rsid w:val="00373DAB"/>
     <w:rsid w:val="0037531E"/>
     <w:rsid w:val="0037666A"/>
     <w:rsid w:val="00380C65"/>
     <w:rsid w:val="0038334E"/>
     <w:rsid w:val="00386F56"/>
     <w:rsid w:val="00390895"/>
     <w:rsid w:val="00390AE9"/>
     <w:rsid w:val="00391F2B"/>
@@ -9236,70 +9372,72 @@
     <w:rsid w:val="00590E8D"/>
     <w:rsid w:val="0059292A"/>
     <w:rsid w:val="00592A8B"/>
     <w:rsid w:val="0059402C"/>
     <w:rsid w:val="00594E5E"/>
     <w:rsid w:val="00595074"/>
     <w:rsid w:val="005A09A4"/>
     <w:rsid w:val="005A143D"/>
     <w:rsid w:val="005A201F"/>
     <w:rsid w:val="005A2703"/>
     <w:rsid w:val="005A4A5A"/>
     <w:rsid w:val="005A4CA1"/>
     <w:rsid w:val="005A660A"/>
     <w:rsid w:val="005A6B9B"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B07F0"/>
     <w:rsid w:val="005B2913"/>
     <w:rsid w:val="005B2ED2"/>
     <w:rsid w:val="005B3BD6"/>
     <w:rsid w:val="005B5524"/>
     <w:rsid w:val="005B6D96"/>
     <w:rsid w:val="005C1ED0"/>
     <w:rsid w:val="005C31F6"/>
     <w:rsid w:val="005C32D1"/>
     <w:rsid w:val="005C33E3"/>
+    <w:rsid w:val="005C5574"/>
     <w:rsid w:val="005C783B"/>
     <w:rsid w:val="005C79EA"/>
     <w:rsid w:val="005D0E14"/>
     <w:rsid w:val="005D32D0"/>
     <w:rsid w:val="005D42BB"/>
     <w:rsid w:val="005E1AD4"/>
     <w:rsid w:val="005E31A4"/>
     <w:rsid w:val="005F31BF"/>
     <w:rsid w:val="005F33A6"/>
     <w:rsid w:val="005F344B"/>
     <w:rsid w:val="005F354B"/>
     <w:rsid w:val="005F3970"/>
     <w:rsid w:val="005F5573"/>
     <w:rsid w:val="005F699C"/>
     <w:rsid w:val="005F78A1"/>
     <w:rsid w:val="00615050"/>
     <w:rsid w:val="0061613D"/>
     <w:rsid w:val="006168F2"/>
     <w:rsid w:val="00617F38"/>
     <w:rsid w:val="006213B4"/>
+    <w:rsid w:val="00631660"/>
     <w:rsid w:val="006318B3"/>
     <w:rsid w:val="006337BC"/>
     <w:rsid w:val="006352E0"/>
     <w:rsid w:val="006353C9"/>
     <w:rsid w:val="00641862"/>
     <w:rsid w:val="006440FD"/>
     <w:rsid w:val="0064433C"/>
     <w:rsid w:val="006473D3"/>
     <w:rsid w:val="00647499"/>
     <w:rsid w:val="00647C94"/>
     <w:rsid w:val="0065110E"/>
     <w:rsid w:val="006514B4"/>
     <w:rsid w:val="006519ED"/>
     <w:rsid w:val="006540CC"/>
     <w:rsid w:val="00655B60"/>
     <w:rsid w:val="0065730C"/>
     <w:rsid w:val="00657CBE"/>
     <w:rsid w:val="00660A9E"/>
     <w:rsid w:val="00662C7D"/>
     <w:rsid w:val="00663426"/>
     <w:rsid w:val="006648C7"/>
     <w:rsid w:val="006653FB"/>
     <w:rsid w:val="0067240B"/>
     <w:rsid w:val="006730FD"/>
     <w:rsid w:val="00673737"/>
@@ -9378,50 +9516,51 @@
     <w:rsid w:val="00741404"/>
     <w:rsid w:val="00743282"/>
     <w:rsid w:val="00743614"/>
     <w:rsid w:val="0074568E"/>
     <w:rsid w:val="00751BDA"/>
     <w:rsid w:val="00754EC2"/>
     <w:rsid w:val="00757C4D"/>
     <w:rsid w:val="007601C1"/>
     <w:rsid w:val="00765862"/>
     <w:rsid w:val="00766906"/>
     <w:rsid w:val="00772AA7"/>
     <w:rsid w:val="00777AAE"/>
     <w:rsid w:val="00781176"/>
     <w:rsid w:val="00782CA4"/>
     <w:rsid w:val="00782F8C"/>
     <w:rsid w:val="007831AF"/>
     <w:rsid w:val="0078420F"/>
     <w:rsid w:val="0078570F"/>
     <w:rsid w:val="007863D1"/>
     <w:rsid w:val="00786F06"/>
     <w:rsid w:val="00787238"/>
     <w:rsid w:val="0079045F"/>
     <w:rsid w:val="0079051A"/>
     <w:rsid w:val="00791634"/>
     <w:rsid w:val="00794B55"/>
+    <w:rsid w:val="00797B8F"/>
     <w:rsid w:val="007A2A47"/>
     <w:rsid w:val="007A36C3"/>
     <w:rsid w:val="007A48A0"/>
     <w:rsid w:val="007B256C"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C427C"/>
     <w:rsid w:val="007C4421"/>
     <w:rsid w:val="007C461B"/>
     <w:rsid w:val="007C5C8E"/>
     <w:rsid w:val="007E00A4"/>
     <w:rsid w:val="007E1FC0"/>
     <w:rsid w:val="007E2014"/>
     <w:rsid w:val="007E2B27"/>
     <w:rsid w:val="007E45D3"/>
     <w:rsid w:val="007E6261"/>
     <w:rsid w:val="007E7A78"/>
     <w:rsid w:val="007F08C1"/>
     <w:rsid w:val="007F09BF"/>
     <w:rsid w:val="007F1BC7"/>
     <w:rsid w:val="007F244B"/>
     <w:rsid w:val="007F296D"/>
     <w:rsid w:val="007F7FD7"/>
     <w:rsid w:val="00800736"/>
     <w:rsid w:val="00801161"/>
     <w:rsid w:val="00803DEB"/>
@@ -9430,70 +9569,73 @@
     <w:rsid w:val="00811E45"/>
     <w:rsid w:val="00813A72"/>
     <w:rsid w:val="00822C97"/>
     <w:rsid w:val="008266DD"/>
     <w:rsid w:val="008322F2"/>
     <w:rsid w:val="00832F3A"/>
     <w:rsid w:val="00833F54"/>
     <w:rsid w:val="00834068"/>
     <w:rsid w:val="00835175"/>
     <w:rsid w:val="00835B17"/>
     <w:rsid w:val="00837737"/>
     <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="0084435F"/>
     <w:rsid w:val="00845180"/>
     <w:rsid w:val="008471B2"/>
     <w:rsid w:val="0085064C"/>
     <w:rsid w:val="00853D06"/>
     <w:rsid w:val="00853E31"/>
     <w:rsid w:val="00855830"/>
     <w:rsid w:val="00855F65"/>
     <w:rsid w:val="00856CD0"/>
     <w:rsid w:val="00861B76"/>
     <w:rsid w:val="00861D99"/>
     <w:rsid w:val="00861F56"/>
     <w:rsid w:val="008657EB"/>
+    <w:rsid w:val="008658D8"/>
+    <w:rsid w:val="00871143"/>
     <w:rsid w:val="00871635"/>
     <w:rsid w:val="0087346F"/>
     <w:rsid w:val="008739F5"/>
     <w:rsid w:val="00875610"/>
     <w:rsid w:val="008760F4"/>
     <w:rsid w:val="00876398"/>
     <w:rsid w:val="00876984"/>
     <w:rsid w:val="00877538"/>
     <w:rsid w:val="00877645"/>
     <w:rsid w:val="00880FF6"/>
     <w:rsid w:val="00885252"/>
     <w:rsid w:val="00886880"/>
     <w:rsid w:val="00886EB9"/>
     <w:rsid w:val="0089021A"/>
     <w:rsid w:val="0089039E"/>
     <w:rsid w:val="00890AE7"/>
     <w:rsid w:val="00893611"/>
     <w:rsid w:val="008944F8"/>
     <w:rsid w:val="00894DAC"/>
     <w:rsid w:val="00897C0E"/>
+    <w:rsid w:val="008A0701"/>
     <w:rsid w:val="008A42F3"/>
     <w:rsid w:val="008A494C"/>
     <w:rsid w:val="008A50FA"/>
     <w:rsid w:val="008A53D2"/>
     <w:rsid w:val="008A7093"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008B1729"/>
     <w:rsid w:val="008B5697"/>
     <w:rsid w:val="008C0006"/>
     <w:rsid w:val="008C0374"/>
     <w:rsid w:val="008C0F72"/>
     <w:rsid w:val="008C65F1"/>
     <w:rsid w:val="008C6FAB"/>
     <w:rsid w:val="008D1C03"/>
     <w:rsid w:val="008D3AB6"/>
     <w:rsid w:val="008D5A54"/>
     <w:rsid w:val="008D6174"/>
     <w:rsid w:val="008D73BD"/>
     <w:rsid w:val="008D7491"/>
     <w:rsid w:val="008E1AF4"/>
     <w:rsid w:val="008E33B2"/>
     <w:rsid w:val="008E7AC4"/>
     <w:rsid w:val="008F041C"/>
     <w:rsid w:val="008F2CB1"/>
     <w:rsid w:val="008F41D3"/>
@@ -9539,50 +9681,51 @@
     <w:rsid w:val="009A6718"/>
     <w:rsid w:val="009A7877"/>
     <w:rsid w:val="009B00D3"/>
     <w:rsid w:val="009B3CD6"/>
     <w:rsid w:val="009B4C11"/>
     <w:rsid w:val="009B514D"/>
     <w:rsid w:val="009B5EF2"/>
     <w:rsid w:val="009C2A27"/>
     <w:rsid w:val="009C6DB6"/>
     <w:rsid w:val="009C7360"/>
     <w:rsid w:val="009D3837"/>
     <w:rsid w:val="009D38E8"/>
     <w:rsid w:val="009D3FF6"/>
     <w:rsid w:val="009D5EBF"/>
     <w:rsid w:val="009D66C6"/>
     <w:rsid w:val="009E0EF3"/>
     <w:rsid w:val="009E1DCD"/>
     <w:rsid w:val="009E1FF6"/>
     <w:rsid w:val="009E27F0"/>
     <w:rsid w:val="009E2C1A"/>
     <w:rsid w:val="009E593F"/>
     <w:rsid w:val="009E5D61"/>
     <w:rsid w:val="009E6F87"/>
     <w:rsid w:val="009E79A9"/>
     <w:rsid w:val="009F0318"/>
+    <w:rsid w:val="009F1B07"/>
     <w:rsid w:val="009F2154"/>
     <w:rsid w:val="00A01B1D"/>
     <w:rsid w:val="00A02A71"/>
     <w:rsid w:val="00A04031"/>
     <w:rsid w:val="00A06554"/>
     <w:rsid w:val="00A0792A"/>
     <w:rsid w:val="00A12A49"/>
     <w:rsid w:val="00A20648"/>
     <w:rsid w:val="00A2078F"/>
     <w:rsid w:val="00A211D2"/>
     <w:rsid w:val="00A22115"/>
     <w:rsid w:val="00A23C59"/>
     <w:rsid w:val="00A25868"/>
     <w:rsid w:val="00A269F7"/>
     <w:rsid w:val="00A27010"/>
     <w:rsid w:val="00A356A5"/>
     <w:rsid w:val="00A40283"/>
     <w:rsid w:val="00A409D4"/>
     <w:rsid w:val="00A43C02"/>
     <w:rsid w:val="00A446A7"/>
     <w:rsid w:val="00A47661"/>
     <w:rsid w:val="00A51275"/>
     <w:rsid w:val="00A5200F"/>
     <w:rsid w:val="00A54499"/>
     <w:rsid w:val="00A56A29"/>
@@ -9630,156 +9773,162 @@
     <w:rsid w:val="00AF3297"/>
     <w:rsid w:val="00AF3403"/>
     <w:rsid w:val="00AF4A85"/>
     <w:rsid w:val="00B01482"/>
     <w:rsid w:val="00B067C9"/>
     <w:rsid w:val="00B06940"/>
     <w:rsid w:val="00B11454"/>
     <w:rsid w:val="00B128A2"/>
     <w:rsid w:val="00B158AE"/>
     <w:rsid w:val="00B165D4"/>
     <w:rsid w:val="00B244BB"/>
     <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00B31317"/>
     <w:rsid w:val="00B331C3"/>
     <w:rsid w:val="00B34D45"/>
     <w:rsid w:val="00B37450"/>
     <w:rsid w:val="00B42715"/>
     <w:rsid w:val="00B42CCC"/>
     <w:rsid w:val="00B430B8"/>
     <w:rsid w:val="00B454DC"/>
     <w:rsid w:val="00B50583"/>
     <w:rsid w:val="00B506FE"/>
     <w:rsid w:val="00B50958"/>
     <w:rsid w:val="00B50C24"/>
     <w:rsid w:val="00B52012"/>
+    <w:rsid w:val="00B53A4B"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B66969"/>
     <w:rsid w:val="00B66C44"/>
     <w:rsid w:val="00B733BD"/>
     <w:rsid w:val="00B739FF"/>
     <w:rsid w:val="00B75188"/>
     <w:rsid w:val="00B76EE9"/>
     <w:rsid w:val="00B7734C"/>
     <w:rsid w:val="00B77FF2"/>
     <w:rsid w:val="00B81250"/>
     <w:rsid w:val="00B82136"/>
     <w:rsid w:val="00B925C1"/>
     <w:rsid w:val="00BA198F"/>
     <w:rsid w:val="00BA33E5"/>
     <w:rsid w:val="00BB0782"/>
     <w:rsid w:val="00BB1634"/>
     <w:rsid w:val="00BB1E6F"/>
     <w:rsid w:val="00BB306B"/>
     <w:rsid w:val="00BB50C3"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC1775"/>
     <w:rsid w:val="00BC2BA2"/>
     <w:rsid w:val="00BC4B38"/>
     <w:rsid w:val="00BC4C79"/>
     <w:rsid w:val="00BC52E1"/>
     <w:rsid w:val="00BC6C97"/>
     <w:rsid w:val="00BC6F8E"/>
     <w:rsid w:val="00BC7AC2"/>
     <w:rsid w:val="00BD250F"/>
     <w:rsid w:val="00BD35D1"/>
+    <w:rsid w:val="00BD5190"/>
     <w:rsid w:val="00BD7F2E"/>
     <w:rsid w:val="00BE4D50"/>
     <w:rsid w:val="00BE51BF"/>
     <w:rsid w:val="00BE66F9"/>
+    <w:rsid w:val="00BE710F"/>
     <w:rsid w:val="00BF01CF"/>
     <w:rsid w:val="00BF0835"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3B98"/>
     <w:rsid w:val="00BF48B5"/>
     <w:rsid w:val="00BF4B5F"/>
     <w:rsid w:val="00BF6594"/>
     <w:rsid w:val="00C01EA6"/>
     <w:rsid w:val="00C06B50"/>
     <w:rsid w:val="00C06B7A"/>
     <w:rsid w:val="00C125ED"/>
     <w:rsid w:val="00C20A18"/>
     <w:rsid w:val="00C219EC"/>
     <w:rsid w:val="00C226B5"/>
     <w:rsid w:val="00C25F3B"/>
     <w:rsid w:val="00C266C9"/>
     <w:rsid w:val="00C26A79"/>
     <w:rsid w:val="00C26B78"/>
     <w:rsid w:val="00C33770"/>
     <w:rsid w:val="00C37556"/>
     <w:rsid w:val="00C40FCD"/>
     <w:rsid w:val="00C43BC8"/>
     <w:rsid w:val="00C51DF7"/>
     <w:rsid w:val="00C520AC"/>
     <w:rsid w:val="00C55E0E"/>
     <w:rsid w:val="00C609A6"/>
     <w:rsid w:val="00C61ABB"/>
     <w:rsid w:val="00C64F9E"/>
     <w:rsid w:val="00C654A8"/>
     <w:rsid w:val="00C6666E"/>
     <w:rsid w:val="00C74555"/>
     <w:rsid w:val="00C7546B"/>
     <w:rsid w:val="00C75CEE"/>
     <w:rsid w:val="00C7708E"/>
     <w:rsid w:val="00C77123"/>
     <w:rsid w:val="00C84C47"/>
     <w:rsid w:val="00C84CE4"/>
     <w:rsid w:val="00C901D7"/>
     <w:rsid w:val="00C93215"/>
     <w:rsid w:val="00C94663"/>
+    <w:rsid w:val="00C9534A"/>
     <w:rsid w:val="00C95D22"/>
     <w:rsid w:val="00C969CF"/>
     <w:rsid w:val="00C97178"/>
     <w:rsid w:val="00CA0CC8"/>
     <w:rsid w:val="00CA192E"/>
     <w:rsid w:val="00CA302D"/>
+    <w:rsid w:val="00CA5217"/>
     <w:rsid w:val="00CA530B"/>
     <w:rsid w:val="00CA5EB4"/>
     <w:rsid w:val="00CB0B71"/>
     <w:rsid w:val="00CB1884"/>
     <w:rsid w:val="00CB1B55"/>
     <w:rsid w:val="00CB5EA9"/>
     <w:rsid w:val="00CC1B71"/>
     <w:rsid w:val="00CC3EDC"/>
     <w:rsid w:val="00CC451F"/>
     <w:rsid w:val="00CC47A5"/>
     <w:rsid w:val="00CD07B3"/>
     <w:rsid w:val="00CD371C"/>
     <w:rsid w:val="00CE2A8D"/>
     <w:rsid w:val="00CE3A8D"/>
     <w:rsid w:val="00CE4195"/>
     <w:rsid w:val="00CE60CA"/>
     <w:rsid w:val="00CE6590"/>
     <w:rsid w:val="00CE6CC4"/>
     <w:rsid w:val="00CE6CF7"/>
     <w:rsid w:val="00CE70DF"/>
     <w:rsid w:val="00CF2498"/>
     <w:rsid w:val="00CF285E"/>
     <w:rsid w:val="00CF2AB1"/>
     <w:rsid w:val="00CF43F5"/>
     <w:rsid w:val="00CF61F4"/>
     <w:rsid w:val="00CF73D3"/>
+    <w:rsid w:val="00D03861"/>
     <w:rsid w:val="00D05112"/>
     <w:rsid w:val="00D054FF"/>
     <w:rsid w:val="00D065FE"/>
     <w:rsid w:val="00D0687B"/>
     <w:rsid w:val="00D06A58"/>
     <w:rsid w:val="00D10B71"/>
     <w:rsid w:val="00D10EDF"/>
     <w:rsid w:val="00D12B58"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D139DC"/>
     <w:rsid w:val="00D143E3"/>
     <w:rsid w:val="00D1643C"/>
     <w:rsid w:val="00D22553"/>
     <w:rsid w:val="00D24755"/>
     <w:rsid w:val="00D25BFA"/>
     <w:rsid w:val="00D263A3"/>
     <w:rsid w:val="00D265B3"/>
     <w:rsid w:val="00D309E9"/>
     <w:rsid w:val="00D33674"/>
     <w:rsid w:val="00D341A8"/>
     <w:rsid w:val="00D3447B"/>
     <w:rsid w:val="00D34DFD"/>
     <w:rsid w:val="00D35371"/>
     <w:rsid w:val="00D42060"/>
     <w:rsid w:val="00D42F94"/>
@@ -9823,50 +9972,51 @@
     <w:rsid w:val="00DB0BA0"/>
     <w:rsid w:val="00DB1AF9"/>
     <w:rsid w:val="00DB1D17"/>
     <w:rsid w:val="00DB3A31"/>
     <w:rsid w:val="00DB686E"/>
     <w:rsid w:val="00DB6E45"/>
     <w:rsid w:val="00DC2A72"/>
     <w:rsid w:val="00DC382A"/>
     <w:rsid w:val="00DC44D3"/>
     <w:rsid w:val="00DC486D"/>
     <w:rsid w:val="00DC584F"/>
     <w:rsid w:val="00DC763D"/>
     <w:rsid w:val="00DD0D90"/>
     <w:rsid w:val="00DD2B8F"/>
     <w:rsid w:val="00DD3221"/>
     <w:rsid w:val="00DD49BB"/>
     <w:rsid w:val="00DE26C3"/>
     <w:rsid w:val="00DE29A6"/>
     <w:rsid w:val="00DE5B79"/>
     <w:rsid w:val="00DE62C1"/>
     <w:rsid w:val="00DF03BE"/>
     <w:rsid w:val="00DF2698"/>
     <w:rsid w:val="00DF2EE2"/>
     <w:rsid w:val="00DF6EF7"/>
     <w:rsid w:val="00DF7162"/>
+    <w:rsid w:val="00E009A5"/>
     <w:rsid w:val="00E02316"/>
     <w:rsid w:val="00E0233B"/>
     <w:rsid w:val="00E049AC"/>
     <w:rsid w:val="00E04AE1"/>
     <w:rsid w:val="00E10ED8"/>
     <w:rsid w:val="00E13A8D"/>
     <w:rsid w:val="00E13D8B"/>
     <w:rsid w:val="00E16911"/>
     <w:rsid w:val="00E1777F"/>
     <w:rsid w:val="00E17E9B"/>
     <w:rsid w:val="00E202B2"/>
     <w:rsid w:val="00E2225E"/>
     <w:rsid w:val="00E2306E"/>
     <w:rsid w:val="00E40E5A"/>
     <w:rsid w:val="00E41420"/>
     <w:rsid w:val="00E41F37"/>
     <w:rsid w:val="00E41F5A"/>
     <w:rsid w:val="00E53083"/>
     <w:rsid w:val="00E532DF"/>
     <w:rsid w:val="00E552A5"/>
     <w:rsid w:val="00E559E4"/>
     <w:rsid w:val="00E62232"/>
     <w:rsid w:val="00E62780"/>
     <w:rsid w:val="00E628ED"/>
     <w:rsid w:val="00E63A63"/>
@@ -9932,50 +10082,51 @@
     <w:rsid w:val="00F33D36"/>
     <w:rsid w:val="00F33FDA"/>
     <w:rsid w:val="00F4023E"/>
     <w:rsid w:val="00F47C6C"/>
     <w:rsid w:val="00F50768"/>
     <w:rsid w:val="00F51AD3"/>
     <w:rsid w:val="00F523ED"/>
     <w:rsid w:val="00F55298"/>
     <w:rsid w:val="00F56B97"/>
     <w:rsid w:val="00F61C19"/>
     <w:rsid w:val="00F63C20"/>
     <w:rsid w:val="00F6506F"/>
     <w:rsid w:val="00F652E1"/>
     <w:rsid w:val="00F65842"/>
     <w:rsid w:val="00F6671E"/>
     <w:rsid w:val="00F7106A"/>
     <w:rsid w:val="00F7150C"/>
     <w:rsid w:val="00F805C5"/>
     <w:rsid w:val="00F8318C"/>
     <w:rsid w:val="00F85D4F"/>
     <w:rsid w:val="00F870F8"/>
     <w:rsid w:val="00F8742B"/>
     <w:rsid w:val="00F90C0C"/>
     <w:rsid w:val="00F92C0E"/>
     <w:rsid w:val="00F95932"/>
+    <w:rsid w:val="00FA19EE"/>
     <w:rsid w:val="00FA3563"/>
     <w:rsid w:val="00FA52B3"/>
     <w:rsid w:val="00FA5D63"/>
     <w:rsid w:val="00FA64BA"/>
     <w:rsid w:val="00FA6D33"/>
     <w:rsid w:val="00FA76B7"/>
     <w:rsid w:val="00FA7B18"/>
     <w:rsid w:val="00FB096B"/>
     <w:rsid w:val="00FB0CD0"/>
     <w:rsid w:val="00FB157E"/>
     <w:rsid w:val="00FB15FD"/>
     <w:rsid w:val="00FB1660"/>
     <w:rsid w:val="00FB1EDB"/>
     <w:rsid w:val="00FB4EBA"/>
     <w:rsid w:val="00FB69B4"/>
     <w:rsid w:val="00FC1A58"/>
     <w:rsid w:val="00FC1A5A"/>
     <w:rsid w:val="00FC2338"/>
     <w:rsid w:val="00FC494A"/>
     <w:rsid w:val="00FC4AEC"/>
     <w:rsid w:val="00FC5720"/>
     <w:rsid w:val="00FC63D0"/>
     <w:rsid w:val="00FD0212"/>
     <w:rsid w:val="00FD11E9"/>
     <w:rsid w:val="00FD1626"/>
@@ -12745,51 +12896,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093892694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prenom.nom@uXYZ.pays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prenom.nom@uXYZ.pays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.pt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -13418,66 +13569,66 @@
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004220018CEC63BE4DA6B1FCAF441D87DA" ma:contentTypeVersion="5" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="eac01a396ae784d0f3945c2a37d8b3fe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="aeba1ccd-5ade-4258-8d84-3c5a3f95d052" xmlns:ns3="15e404b5-24fb-400e-83ba-5ec05ef997ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="450f12de42a0b533e6bc7846b633bf96" ns2:_="" ns3:_="">
     <xsd:import namespace="aeba1ccd-5ade-4258-8d84-3c5a3f95d052"/>
     <xsd:import namespace="15e404b5-24fb-400e-83ba-5ec05ef997ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -13608,108 +13759,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225D9933-30BD-42CC-B084-DF4BF0E3AE6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6ECC18E-26B7-4177-9297-6D47DF418FC9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAF38D3-8868-42A8-B7A5-B2A6FC377C81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6ECC18E-26B7-4177-9297-6D47DF418FC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225D9933-30BD-42CC-B084-DF4BF0E3AE6B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1AE4B6B-83DB-4437-AA76-51D12BEBE406}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="aeba1ccd-5ade-4258-8d84-3c5a3f95d052"/>
     <ds:schemaRef ds:uri="15e404b5-24fb-400e-83ba-5ec05ef997ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Gabarit_M&amp;M_FR_v022.03.11.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1877</Words>
-  <Characters>10327</Characters>
+  <Words>2005</Words>
+  <Characters>11033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12180</CharactersWithSpaces>
+  <CharactersWithSpaces>13012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004220018CEC63BE4DA6B1FCAF441D87DA</vt:lpwstr>
   </property>
 </Properties>