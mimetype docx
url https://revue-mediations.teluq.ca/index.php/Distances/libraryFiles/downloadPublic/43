--- v0 (2025-11-18)
+++ v1 (2026-07-21)
@@ -154,348 +154,407 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Traducción del título al inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687E725E" w14:textId="77777777" w:rsidR="00533CC8" w:rsidRPr="00533CC8" w:rsidRDefault="00533CC8" w:rsidP="0028155E">
       <w:pPr>
         <w:pStyle w:val="2Soustitreprincipal-H2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533CC8">
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Tradução do título para o português</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23405313" w14:textId="7E92B17B" w:rsidR="0049678C" w:rsidRPr="00207FA5" w:rsidRDefault="0049678C" w:rsidP="00E27FDE">
+    <w:p w14:paraId="66D585F5" w14:textId="77777777" w:rsidR="00065E30" w:rsidRPr="00E876A2" w:rsidRDefault="00065E30" w:rsidP="00065E30">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E876A2">
+        <w:instrText>https://doi.org/10.52358/mm.vi28.xxx</w:instrText>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2880EAD4" w14:textId="77777777" w:rsidR="00065E30" w:rsidRPr="00356FE3" w:rsidRDefault="00065E30" w:rsidP="00065E30">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:instrText>HYPERLINK "https://doi.org/10.52358/mm.vi23.xxx"</w:instrText>
+        <w:instrText>"</w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00207FA5">
+      <w:r w:rsidRPr="00356FE3">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:lang w:val="pt-PT"/>
-[...1 lines deleted...]
-        <w:t>https://doi.org/10.52358/mm.vi23.xxx</w:t>
+        </w:rPr>
+        <w:t>https://doi.org/10.52358/mm.vi28.xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB37097" w14:textId="6262F24E" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="0049678C" w:rsidP="00E27FDE">
+    <w:p w14:paraId="1BB37097" w14:textId="4B34EF7D" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00065E30" w:rsidP="00065E30">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E27FDE" w:rsidRPr="00E75B9F">
+      <w:r w:rsidRPr="00D5393E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[Los artículos enviados deben ser identificados anónimamente como se sugiere para cumplir con el proceso de revisión por pares doblemente ciego.]</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00E75B9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FDE" w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>[Los artículos enviados deben ser identificados anónimamente como se sugiere para cumplir con el proceso de revisión por pares doblemente ciego.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2798AD" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+    <w:p w14:paraId="4DF30707" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1900A3" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
-      <w:pPr>
+    <w:p w14:paraId="7F617DE4" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75B9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor(es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E75B9F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2798AD" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1900A3" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004901FB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Si su artículo es aceptado, deberá proporcionar la siguiente información</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75B9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263A3440" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="004901FB" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+    <w:p w14:paraId="263A3440" w14:textId="1C9A3778" w:rsidR="00E27FDE" w:rsidRPr="00D5393E" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="3nomauteurpremierepage"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nombre y apellido primer autor, Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Institución educativa, país</w:t>
       </w:r>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="000375D6">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>correo.e</w:t>
         </w:r>
         <w:r w:rsidRPr="00E95E81">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>lectronico@xyz.pais</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D5393E" w:rsidRPr="00D5393E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00D5393E" w:rsidRPr="00D5393E">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21F33639" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="004901FB" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+    <w:p w14:paraId="21F33639" w14:textId="457D263A" w:rsidR="00E27FDE" w:rsidRPr="004901FB" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="3nomauteurpremierepage"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nombre y apellido segundo autor, Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Institución educativa, país</w:t>
       </w:r>
       <w:r w:rsidRPr="004901FB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000375D6">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>correo.e</w:t>
         </w:r>
         <w:r w:rsidRPr="00E95E81">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>lectronico@xyz.pais</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D5393E" w:rsidRPr="00D5393E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D5393E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D5393E" w:rsidRPr="00D5393E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-XXXX-XXXX-XXXX"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D5393E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D5393E" w:rsidRPr="00D5393E">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5393E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A73DA50" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="198AEBFB" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Antes de empezar a escribir, asegúrese de que los metadatos de este documento no revelan la identidad de los autores. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Ver </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -1021,56 +1080,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A22115">
         <w:t>velit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A22115">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A22115">
         <w:t>dolores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A22115">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A22115">
         <w:t>dolenecus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A22115">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28712475" w14:textId="35558E75" w:rsidR="00E27FDE" w:rsidRPr="002D6E26" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+    <w:p w14:paraId="28712475" w14:textId="35558E75" w:rsidR="00E27FDE" w:rsidRPr="00065E30" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Rsum"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C72C2">
         <w:rPr>
           <w:rStyle w:val="3cMots-cls"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0006">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A22115">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006521A6" w:rsidRPr="006521A6">
         <w:t>aximusanihiti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006521A6" w:rsidRPr="006521A6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2569,51 +2625,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="332E83EF" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="002D6E26" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D104FDD" w14:textId="3ED14E76" w:rsidR="00DA0C24" w:rsidRPr="00DA0C24" w:rsidRDefault="00DA0C24" w:rsidP="00716CC0">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15684">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[El artículo no debe superar el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:anchor="types_formats" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="types_formats" w:history="1">
         <w:r w:rsidRPr="00D15684">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">límite de palabras establecido para cada </w:t>
         </w:r>
         <w:r w:rsidR="00C5480A" w:rsidRPr="00D15684">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>rúbrica</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C5480A" w:rsidRPr="00D15684">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15684">
@@ -2625,65 +2681,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A882D36" w14:textId="1152BCD7" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sección </w:t>
       </w:r>
       <w:r w:rsidRPr="002C72C2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nivel </w:t>
       </w:r>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>1 (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1)</w:t>
+        <w:t>1 (Titre 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753B2BBC" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="005811AE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Xerferum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E75B9F">
@@ -3434,65 +3476,51 @@
         </w:rPr>
         <w:t>latiatiistis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> at.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A09B132" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E75B9F" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Sección nivel 2 (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2)</w:t>
+        <w:t>Sección nivel 2 (Titre 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DFCC90" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="005811AE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Xerferum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E75B9F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5112,91 +5140,77 @@
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6471CB86" wp14:editId="7C99BB87">
             <wp:extent cx="3892550" cy="2919095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Graphique 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="451D6D0A" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F16FE6" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Fuente: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et al. </w:t>
+        <w:t xml:space="preserve">. Fuente: Provost et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(2010). Reproducido con autorización de los titulares de los derechos de autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ED043C" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E1742D" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1742D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -5220,51 +5234,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="63C82A71" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F16FE6" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1111172E" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F16FE6" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[Tenga en cuenta que Mediaciones y Mediatizaciones se publica bajo licencia </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00766489">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>CC BY-NC-SA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y que las figuras o tablas que incluya en su artículo deben ser compatibles con esta licencia. Si no ha recibido </w:t>
       </w:r>
       <w:r w:rsidRPr="00766489">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">permiso de los titulares de los derechos de autor para reproducir una tabla o figura con arreglo a esta licencia, elimínela o sustitúyala por otra equivalente. Si se trata de una adaptación (y, por tanto, de otra obra suficientemente distinta), indique "Adaptado </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FE6">
         <w:rPr>
@@ -6179,51 +6193,51 @@
         </w:rPr>
         <w:t>Distribución de las madres por estatus</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E27FDE" w:rsidRPr="006521A6" w14:paraId="0EBD3580" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00E27FDE" w:rsidRPr="00D5393E" w14:paraId="0EBD3580" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="611571D7" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F16FE6" w:rsidRDefault="00E27FDE" w:rsidP="007B1E90">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -7457,51 +7471,51 @@
       <w:r w:rsidRPr="00E1742D">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD30FB9" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E1742D" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1742D">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[El símbolo de copyright © colocado como nota debajo de la tabla elimina cualquier ambigüedad para los lectores sobre los derechos de autor. Como se indica en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E1742D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>esta página de la revista</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E1742D">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>: "</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1742D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8280,191 +8294,318 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>latiatiistis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005811AE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> at.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248E7DA8" w14:textId="77777777" w:rsidR="006A2246" w:rsidRDefault="006A2246" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097C30C6" w14:textId="59F60236" w:rsidR="00835B3D" w:rsidRPr="006A2246" w:rsidRDefault="00FE60EB" w:rsidP="006A2246">
+    <w:p w14:paraId="6B750CAC" w14:textId="45234F3D" w:rsidR="00B70617" w:rsidRPr="003007F5" w:rsidRDefault="00B70617" w:rsidP="00AA3058">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003007F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3058" w:rsidRPr="003007F5">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003007F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ED0003" w14:textId="77777777" w:rsidR="003007F5" w:rsidRPr="002C7B5D" w:rsidRDefault="003007F5" w:rsidP="003007F5">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Financiamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D0DDFF" w14:textId="77777777" w:rsidR="003007F5" w:rsidRPr="002C7B5D" w:rsidRDefault="003007F5" w:rsidP="003007F5">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Este proyecto de investigación ha sido financiado por …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5FBEF6" w14:textId="77777777" w:rsidR="003007F5" w:rsidRPr="002C7B5D" w:rsidRDefault="003007F5" w:rsidP="003007F5">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014DD714" w14:textId="77777777" w:rsidR="00062273" w:rsidRPr="002C7B5D" w:rsidRDefault="00062273" w:rsidP="003A600F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>chatbot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB7299C" w14:textId="77777777" w:rsidR="008E12AC" w:rsidRPr="008E12AC" w:rsidRDefault="008E12AC" w:rsidP="008E12AC">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>].</w:t>
+        <w:t>[A continuación se muestra un ejemplo de cómo indicar el uso de un agente conversacional para la redacción y la traducción]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3804FE01" w14:textId="2925FDA1" w:rsidR="00835B3D" w:rsidRPr="005811AE" w:rsidRDefault="00835B3D" w:rsidP="00E27FDE">
+    <w:p w14:paraId="5FB51FC0" w14:textId="46C3FF11" w:rsidR="00F17B3B" w:rsidRPr="008E12AC" w:rsidRDefault="008E12AC" w:rsidP="008E12AC">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ha utilizado Claude [o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gemini, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E12AC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, etc.] para ayudar en la redacción y la traducción de algunos pasajes del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097C30C6" w14:textId="59F60236" w:rsidR="00835B3D" w:rsidRPr="006A2246" w:rsidRDefault="00FE60EB" w:rsidP="006A2246">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A2246">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Este es un ejemplo de cómo citar y reproducir el texto creado por un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2246">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>chabot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2246">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3804FE01" w14:textId="45F878CA" w:rsidR="00835B3D" w:rsidRPr="005811AE" w:rsidRDefault="00835B3D" w:rsidP="00E27FDE">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">A la pregunta «¿Cómo se formuló la pregunta?», </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> [o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Copilot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, Gemini, Claude, etc.</w:t>
       </w:r>
       <w:r w:rsidR="0008316F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicó que </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> cum</w:t>
+      <w:r w:rsidR="0094197D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0094197D" w:rsidRPr="0094197D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tal o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0094197D" w:rsidRPr="0094197D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0094197D" w:rsidRPr="0094197D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hecho, opinión o acontecimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="0094197D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00504218">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ulpa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -8561,162 +8702,254 @@
         </w:rPr>
         <w:t>OpenAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00835B3D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7552FEE5" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="005811AE" w:rsidRDefault="00E27FDE" w:rsidP="003E7C1D">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54EF4">
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lista de referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C098424" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00E95E81" w:rsidRDefault="00E27FDE" w:rsidP="003E7C1D">
+    <w:p w14:paraId="0C098424" w14:textId="4076C20C" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="003E7C1D">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E95E81">
+          <w:rStyle w:val="2bibliographieauteur"/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2B8C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E95E81">
+      <w:r w:rsidR="007F2B8C" w:rsidRPr="007F2B8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Anonimato:</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2B8C" w:rsidRPr="007F2B8C">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2B8C">
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:caps w:val="0"/>
           <w:sz w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Si los nombres de los autores aparecen en las referencias del artículo, debe sustituir estas referencias (toda la línea) por "Autor (XXXX)" para preservar el anonimato. Si su presentación es aceptada, deberá especificar estas referencias en la versión final de su trabajo</w:t>
+        <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E81">
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:caps w:val="0"/>
           <w:sz w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>los nombres de los autores aparecen en las referencias del artículo, debe sustituir estas referencias (toda la línea) por "Autor (XXXX)" para preservar el anonimato. Si su presentación es aceptada, deberá especificar estas referencias en la versión final de su trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95E81">
+        <w:rPr>
+          <w:rStyle w:val="2bibliographieauteur"/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2819CE63" w14:textId="048D9EF1" w:rsidR="002207D2" w:rsidRPr="00E95E81" w:rsidRDefault="002207D2" w:rsidP="003E7C1D">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Referencias inexistentes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas las referencias deben ser reales y completas desde el momento de la presentación para que los evaluadores puedan verificarlas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cualquier propuesta que contenga más de tres referencias inventadas (por ejemplo, un autor que nunca haya publicado en una revista) será rechazada automáticamente.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641F10BF" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F16FE6" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D26E05" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="16D26E05" w14:textId="3BFA3B1C" w:rsidR="00E27FDE" w:rsidRPr="005A6D00" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6D00">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>[Ejemplos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7B5D" w:rsidRPr="005A6D00">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6D00" w:rsidRPr="005A6D00">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Utiliza el estilo «1_Referencias»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6D00">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A6D00">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D3683F" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE"/>
+    <w:p w14:paraId="21D3683F" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="005A6D00" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4652F5BA" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00873DD5" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve">Bélisle, M., Cabana, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00873DD5">
         <w:t>Beaucher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00873DD5">
-        <w:t xml:space="preserve">, C., </w:t>
-[...7 lines deleted...]
-        <w:t>, S. &amp; Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
+        <w:t>, C., Lakhal, S. &amp; Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00873DD5">
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actes du colloque CIRTA 2017. Ouvrir les murs de la classe avec le numérique</w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="003E7953">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://archipel.uqam.ca/11142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A9CD4A" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00873DD5" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
@@ -8749,172 +8982,164 @@
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>vidéo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:t>YouTube.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003E7953">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://youtube.com/watch?v=ezJQ3lQYDuU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48357F3A" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00873DD5" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873DD5">
         <w:t>Ingénierie pédagogique (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00873DD5">
         <w:t>n.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve">.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Wikipédia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="003E7953">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475EAAE9" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Obasi</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, E. M. y Leong, F. T. L. (2009). </w:t>
+        <w:t xml:space="preserve">Obasi, E. M. y Leong, F. T. L. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychological distress, acculturation, and mental health-seeking attitudes among people of African descent in the United States: A preliminary investigation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E27FDE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27FDE">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56, 227–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00E27FDE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/a0014865</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E27FDE">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA7B701" w14:textId="0D926E57" w:rsidR="00F00088" w:rsidRPr="00293291" w:rsidRDefault="00F00088" w:rsidP="00F00088">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293291">
         <w:rPr>
           <w:lang w:val="en-CA"/>
@@ -8941,140 +9166,125 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>noviembre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00293291">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">) [gran </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00293291">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>modelo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00293291">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> multimodal]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00293291">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://chat.openai.com/chat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00293291">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CF9A7E" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00096B23" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1FA8">
-        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S. J. (2019). </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., Juster, R.-P. &amp; Lupien, S. J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Should we suppress or reappraise our </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>stress?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> The moderating role of reappraisal on cortisol reactivity and recovery in healthy adults. Anxiety</w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, Stress, &amp; Coping, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(3), 286</w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00096B23">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10615806.2019.1596676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58669230" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00873DD5" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00096B23">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Sacks, O. (1985). </w:t>
       </w:r>
@@ -9094,51 +9304,51 @@
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:t>Harper et Row.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7203210A" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00873DD5" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00873DD5">
         <w:t xml:space="preserve">Sauvé, L., Pellerin, G., Tanguay, V. &amp; Desjardins, G. (2019, 15 nov.). Une solution en ligne pour aider les élèves au secondaire (en formation générale et professionnelle) : SAMI-PRO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Médiations &amp; médiatisations</w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:t>, 2, 176-186.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="003E7953">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D176228" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="051D9D88" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -9191,55 +9401,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título del programa de muestra: Directrices para la construcción de tablas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F3CBFF" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="002C72C2" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E27FDE" w:rsidRPr="006521A6" w14:paraId="4F128931" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00E27FDE" w:rsidRPr="00D5393E" w14:paraId="4F128931" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01E5FC70" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="002C72C2" w:rsidRDefault="00E27FDE" w:rsidP="007B1E90">
             <w:pPr>
               <w:pStyle w:val="5atextecourantmm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C72C2">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En el estilo de la APA, el apéndice aparece después de la lista de referencias. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F11FF78" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="002C72C2" w:rsidRDefault="00E27FDE" w:rsidP="007B1E90">
             <w:pPr>
               <w:pStyle w:val="5atextecourantmm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
@@ -9407,51 +9616,51 @@
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E27FDE" w:rsidRPr="006521A6" w14:paraId="012529AF" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00E27FDE" w:rsidRPr="00D5393E" w14:paraId="012529AF" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DEAB75A" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="002C72C2" w:rsidRDefault="00E27FDE" w:rsidP="007B1E90">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C72C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10232,213 +10441,206 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. R</w:t>
       </w:r>
       <w:r w:rsidRPr="00873DD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>eproducido con autorización</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE5CD65" w14:textId="2C896671" w:rsidR="00873DD5" w:rsidRPr="00E27FDE" w:rsidRDefault="00873DD5" w:rsidP="00E27FDE"/>
-    <w:sectPr w:rsidR="00873DD5" w:rsidRPr="00E27FDE" w:rsidSect="007F08C1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00873DD5" w:rsidRPr="00E27FDE" w:rsidSect="00065E30">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1338" w:right="1701" w:bottom="1701" w:left="1701" w:header="0" w:footer="404" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B839BD7" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190" w:rsidP="00990112">
+    <w:p w14:paraId="3066BE51" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FE85E3" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190"/>
+    <w:p w14:paraId="709FFFE4" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="194940FB" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190" w:rsidP="00990112">
+    <w:p w14:paraId="473BB442" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4EA44B" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190"/>
+    <w:p w14:paraId="587F32AC" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Medium">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Bold">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Regular">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Light">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Bold">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10542,127 +10744,103 @@
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidR="00F50223" w:rsidRPr="00F50223">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Autores. Esta obra se distribuye bajo licencia </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00C072AD">
         <w:rPr>
           <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creative </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 4.0 Internacional</w:t>
+        <w:t>Creative Commons 4.0 Internacional</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="1EEC94BB" w14:textId="16319E14" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
+  <w:p w14:paraId="1EEC94BB" w14:textId="73EE9BDE" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>revue-mediations.teluq.ca | N</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00737FDA">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="0049678C">
+    <w:r w:rsidR="00065E30">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00737FDA">
+    <w:r w:rsidR="00065E30">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75129469" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="00116A8C" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64D46F1D" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="003620B3" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="Stylepaginationpersonnalise"/>
     </w:pPr>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -10793,73 +10971,51 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk153412681"/>
     <w:r w:rsidR="00F50223" w:rsidRPr="00F50223">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Autores. Esta obra se distribuye bajo licencia </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00C072AD">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creative </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 4.0 Internacional</w:t>
+        <w:t>Creative Commons 4.0 Internacional</w:t>
       </w:r>
     </w:hyperlink>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w14:paraId="7184CBE4" w14:textId="4656BA07" w:rsidR="007F08C1" w:rsidRPr="00116A8C" w:rsidRDefault="007F08C1" w:rsidP="007F08C1">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00116A8C">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">revue-mediations.teluq.ca </w:t>
     </w:r>
     <w:r w:rsidRPr="007E2D15">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>| N</w:t>
     </w:r>
     <w:r w:rsidRPr="00801161">
       <w:rPr>
@@ -10946,64 +11102,64 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577385BD" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190" w:rsidP="00990112">
+    <w:p w14:paraId="7F702B10" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DE7BA1" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190"/>
+    <w:p w14:paraId="0D3100D2" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CC3F1C" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190" w:rsidP="00990112">
+    <w:p w14:paraId="149D2703" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639DDA07" w14:textId="77777777" w:rsidR="003A2190" w:rsidRDefault="003A2190"/>
+    <w:p w14:paraId="6BEE5336" w14:textId="77777777" w:rsidR="00DC49D4" w:rsidRDefault="00DC49D4"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="30BC20CE" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00F5351E" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F5351E">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5351E">
         <w:rPr>
           <w:rStyle w:val="NotesdebasdepagemmCar"/>
           <w:lang w:val="es-ES"/>
@@ -11019,72 +11175,59 @@
           <w:t>https://blog.apastyle.org/apastyle/translations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3C4354EE" w14:textId="77777777" w:rsidR="00E27FDE" w:rsidRPr="00CD23A1" w:rsidRDefault="00E27FDE" w:rsidP="00E27FDE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CD23A1">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00CD23A1">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00CD23A1">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para ver más ejemplos.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6153DA21" w14:textId="77777777" w:rsidR="00743282" w:rsidRDefault="00743282" w:rsidP="001E608C">
     <w:pPr>
       <w:pStyle w:val="Paragraphestandard"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="7680"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="RobotoCondensed-Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
@@ -12251,51 +12394,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1401365330">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1389769964">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1213156441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="195239230">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="293022403">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="662200474">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1328" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -12309,52 +12452,54 @@
     <w:rsid w:val="00003A6D"/>
     <w:rsid w:val="00004A22"/>
     <w:rsid w:val="00012D5A"/>
     <w:rsid w:val="00015E25"/>
     <w:rsid w:val="00021ADE"/>
     <w:rsid w:val="00022372"/>
     <w:rsid w:val="0002262C"/>
     <w:rsid w:val="0002283B"/>
     <w:rsid w:val="0002638F"/>
     <w:rsid w:val="00027BCC"/>
     <w:rsid w:val="00030991"/>
     <w:rsid w:val="00030A61"/>
     <w:rsid w:val="00031E1D"/>
     <w:rsid w:val="00033066"/>
     <w:rsid w:val="00035EF5"/>
     <w:rsid w:val="000374BF"/>
     <w:rsid w:val="000440A8"/>
     <w:rsid w:val="00045D96"/>
     <w:rsid w:val="00046F78"/>
     <w:rsid w:val="000511C5"/>
     <w:rsid w:val="000531FB"/>
     <w:rsid w:val="00053371"/>
     <w:rsid w:val="000548EC"/>
     <w:rsid w:val="000553D2"/>
     <w:rsid w:val="00056E0C"/>
+    <w:rsid w:val="00062273"/>
     <w:rsid w:val="000648AE"/>
     <w:rsid w:val="00064D52"/>
+    <w:rsid w:val="00065E30"/>
     <w:rsid w:val="0006676F"/>
     <w:rsid w:val="0006690B"/>
     <w:rsid w:val="00067E7C"/>
     <w:rsid w:val="00073298"/>
     <w:rsid w:val="000736F7"/>
     <w:rsid w:val="00075631"/>
     <w:rsid w:val="00076841"/>
     <w:rsid w:val="00076982"/>
     <w:rsid w:val="0008316F"/>
     <w:rsid w:val="0008476A"/>
     <w:rsid w:val="000861AD"/>
     <w:rsid w:val="00091448"/>
     <w:rsid w:val="00092F5E"/>
     <w:rsid w:val="00096552"/>
     <w:rsid w:val="00096B23"/>
     <w:rsid w:val="000A106E"/>
     <w:rsid w:val="000A189C"/>
     <w:rsid w:val="000A29B1"/>
     <w:rsid w:val="000A5917"/>
     <w:rsid w:val="000A60B8"/>
     <w:rsid w:val="000A66F3"/>
     <w:rsid w:val="000B2033"/>
     <w:rsid w:val="000B22B1"/>
     <w:rsid w:val="000B34A3"/>
     <w:rsid w:val="000B47F7"/>
@@ -12415,90 +12560,92 @@
     <w:rsid w:val="00154174"/>
     <w:rsid w:val="00154C52"/>
     <w:rsid w:val="001574E7"/>
     <w:rsid w:val="0016155D"/>
     <w:rsid w:val="00162358"/>
     <w:rsid w:val="00164702"/>
     <w:rsid w:val="00165555"/>
     <w:rsid w:val="001656B6"/>
     <w:rsid w:val="001656CE"/>
     <w:rsid w:val="00167012"/>
     <w:rsid w:val="001714C9"/>
     <w:rsid w:val="00172307"/>
     <w:rsid w:val="00173EAF"/>
     <w:rsid w:val="00175D04"/>
     <w:rsid w:val="001775C9"/>
     <w:rsid w:val="00182ABC"/>
     <w:rsid w:val="00182DE8"/>
     <w:rsid w:val="00184916"/>
     <w:rsid w:val="00184FC8"/>
     <w:rsid w:val="001861A8"/>
     <w:rsid w:val="00192EF8"/>
     <w:rsid w:val="00193D9C"/>
     <w:rsid w:val="00193E60"/>
     <w:rsid w:val="00195B23"/>
     <w:rsid w:val="0019753F"/>
+    <w:rsid w:val="001A56A8"/>
     <w:rsid w:val="001B0D80"/>
     <w:rsid w:val="001B107A"/>
     <w:rsid w:val="001B13FF"/>
     <w:rsid w:val="001B1CF8"/>
     <w:rsid w:val="001B3234"/>
     <w:rsid w:val="001B3DCD"/>
     <w:rsid w:val="001B426E"/>
     <w:rsid w:val="001B5DF6"/>
     <w:rsid w:val="001B6B66"/>
     <w:rsid w:val="001B7594"/>
     <w:rsid w:val="001C20F9"/>
     <w:rsid w:val="001C3BFF"/>
     <w:rsid w:val="001D0391"/>
     <w:rsid w:val="001D2E11"/>
     <w:rsid w:val="001D3A52"/>
     <w:rsid w:val="001D4255"/>
     <w:rsid w:val="001D55EB"/>
     <w:rsid w:val="001D70D1"/>
     <w:rsid w:val="001E080D"/>
     <w:rsid w:val="001E1DC3"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E482C"/>
     <w:rsid w:val="001E5ED9"/>
     <w:rsid w:val="001E608C"/>
     <w:rsid w:val="001E6533"/>
     <w:rsid w:val="001E75E5"/>
     <w:rsid w:val="001E7CDA"/>
     <w:rsid w:val="001F1000"/>
     <w:rsid w:val="001F3604"/>
     <w:rsid w:val="001F404E"/>
     <w:rsid w:val="001F4E7E"/>
     <w:rsid w:val="001F5443"/>
     <w:rsid w:val="001F6CAA"/>
     <w:rsid w:val="0020411F"/>
     <w:rsid w:val="002058FD"/>
     <w:rsid w:val="00207BC6"/>
     <w:rsid w:val="00207FA5"/>
     <w:rsid w:val="00210B1E"/>
     <w:rsid w:val="002137F3"/>
     <w:rsid w:val="00215B36"/>
+    <w:rsid w:val="002207D2"/>
     <w:rsid w:val="00220BF7"/>
     <w:rsid w:val="00220DAA"/>
     <w:rsid w:val="002237B6"/>
     <w:rsid w:val="00224035"/>
     <w:rsid w:val="002240A3"/>
     <w:rsid w:val="00224191"/>
     <w:rsid w:val="00225DC9"/>
     <w:rsid w:val="00225EE2"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="00227D15"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00233D33"/>
     <w:rsid w:val="00235CA5"/>
     <w:rsid w:val="00235ED8"/>
     <w:rsid w:val="002374D3"/>
     <w:rsid w:val="002403DF"/>
     <w:rsid w:val="00241FE8"/>
     <w:rsid w:val="0024440B"/>
     <w:rsid w:val="002445B1"/>
     <w:rsid w:val="0024636B"/>
     <w:rsid w:val="002472EA"/>
     <w:rsid w:val="00247587"/>
     <w:rsid w:val="00252641"/>
     <w:rsid w:val="00252663"/>
     <w:rsid w:val="00253842"/>
@@ -12516,67 +12663,69 @@
     <w:rsid w:val="002805ED"/>
     <w:rsid w:val="0028155E"/>
     <w:rsid w:val="00283662"/>
     <w:rsid w:val="002876DE"/>
     <w:rsid w:val="00291656"/>
     <w:rsid w:val="002926E7"/>
     <w:rsid w:val="00292714"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00293291"/>
     <w:rsid w:val="00293C31"/>
     <w:rsid w:val="002941DE"/>
     <w:rsid w:val="00297192"/>
     <w:rsid w:val="002A1927"/>
     <w:rsid w:val="002A405B"/>
     <w:rsid w:val="002A51F6"/>
     <w:rsid w:val="002A62DC"/>
     <w:rsid w:val="002A6944"/>
     <w:rsid w:val="002B2B92"/>
     <w:rsid w:val="002C28FE"/>
     <w:rsid w:val="002C2C7F"/>
     <w:rsid w:val="002C3DB3"/>
     <w:rsid w:val="002C463B"/>
     <w:rsid w:val="002C465B"/>
     <w:rsid w:val="002C4914"/>
     <w:rsid w:val="002C75C3"/>
+    <w:rsid w:val="002C7B5D"/>
     <w:rsid w:val="002D0DA1"/>
     <w:rsid w:val="002D3268"/>
     <w:rsid w:val="002D59CF"/>
     <w:rsid w:val="002D6D9B"/>
     <w:rsid w:val="002D6E26"/>
     <w:rsid w:val="002E0DB1"/>
     <w:rsid w:val="002E1554"/>
     <w:rsid w:val="002E16F0"/>
     <w:rsid w:val="002E1BBB"/>
     <w:rsid w:val="002E2718"/>
     <w:rsid w:val="002E3DF2"/>
     <w:rsid w:val="002E4AB6"/>
     <w:rsid w:val="002E634A"/>
     <w:rsid w:val="002F0D89"/>
     <w:rsid w:val="002F2850"/>
     <w:rsid w:val="002F4C9B"/>
     <w:rsid w:val="003000B6"/>
+    <w:rsid w:val="003007F5"/>
     <w:rsid w:val="003015AB"/>
     <w:rsid w:val="0030234C"/>
     <w:rsid w:val="00302541"/>
     <w:rsid w:val="0030276A"/>
     <w:rsid w:val="00303265"/>
     <w:rsid w:val="00311538"/>
     <w:rsid w:val="00311C5D"/>
     <w:rsid w:val="00312099"/>
     <w:rsid w:val="00312A04"/>
     <w:rsid w:val="00312E01"/>
     <w:rsid w:val="00313184"/>
     <w:rsid w:val="00313536"/>
     <w:rsid w:val="0031490C"/>
     <w:rsid w:val="00314C06"/>
     <w:rsid w:val="003162A7"/>
     <w:rsid w:val="00316A03"/>
     <w:rsid w:val="003226DF"/>
     <w:rsid w:val="00323D43"/>
     <w:rsid w:val="00323DB9"/>
     <w:rsid w:val="003246E7"/>
     <w:rsid w:val="00325C4D"/>
     <w:rsid w:val="00326BB9"/>
     <w:rsid w:val="00326F52"/>
     <w:rsid w:val="00327E86"/>
     <w:rsid w:val="003303F7"/>
@@ -12596,50 +12745,51 @@
     <w:rsid w:val="003622F6"/>
     <w:rsid w:val="00364648"/>
     <w:rsid w:val="00364781"/>
     <w:rsid w:val="0036560E"/>
     <w:rsid w:val="00366E7C"/>
     <w:rsid w:val="003703BE"/>
     <w:rsid w:val="00370EA9"/>
     <w:rsid w:val="00371E4F"/>
     <w:rsid w:val="00372F55"/>
     <w:rsid w:val="003737B4"/>
     <w:rsid w:val="00373C25"/>
     <w:rsid w:val="00373DAB"/>
     <w:rsid w:val="0037531E"/>
     <w:rsid w:val="0037666A"/>
     <w:rsid w:val="00380C65"/>
     <w:rsid w:val="0038334E"/>
     <w:rsid w:val="00386F56"/>
     <w:rsid w:val="00390895"/>
     <w:rsid w:val="00390AE9"/>
     <w:rsid w:val="00391F2B"/>
     <w:rsid w:val="00393E54"/>
     <w:rsid w:val="00397E40"/>
     <w:rsid w:val="003A2190"/>
     <w:rsid w:val="003A2E24"/>
     <w:rsid w:val="003A52AF"/>
+    <w:rsid w:val="003A600F"/>
     <w:rsid w:val="003A6062"/>
     <w:rsid w:val="003A7636"/>
     <w:rsid w:val="003B04B5"/>
     <w:rsid w:val="003B2C3E"/>
     <w:rsid w:val="003B2FB1"/>
     <w:rsid w:val="003B6747"/>
     <w:rsid w:val="003C02F7"/>
     <w:rsid w:val="003C137B"/>
     <w:rsid w:val="003C3FA0"/>
     <w:rsid w:val="003D087F"/>
     <w:rsid w:val="003D0D85"/>
     <w:rsid w:val="003D1675"/>
     <w:rsid w:val="003D1BE1"/>
     <w:rsid w:val="003D24DD"/>
     <w:rsid w:val="003D3121"/>
     <w:rsid w:val="003D45E1"/>
     <w:rsid w:val="003D5E5B"/>
     <w:rsid w:val="003D5ED5"/>
     <w:rsid w:val="003E0302"/>
     <w:rsid w:val="003E0AA2"/>
     <w:rsid w:val="003E1441"/>
     <w:rsid w:val="003E3794"/>
     <w:rsid w:val="003E4CAC"/>
     <w:rsid w:val="003E4E31"/>
     <w:rsid w:val="003E50B8"/>
@@ -12751,61 +12901,63 @@
     <w:rsid w:val="0057513E"/>
     <w:rsid w:val="00576273"/>
     <w:rsid w:val="00576368"/>
     <w:rsid w:val="00576F1A"/>
     <w:rsid w:val="00580716"/>
     <w:rsid w:val="005811AE"/>
     <w:rsid w:val="005812C5"/>
     <w:rsid w:val="005815AE"/>
     <w:rsid w:val="005854AB"/>
     <w:rsid w:val="00586F3F"/>
     <w:rsid w:val="00590E8D"/>
     <w:rsid w:val="0059292A"/>
     <w:rsid w:val="00592A8B"/>
     <w:rsid w:val="0059402C"/>
     <w:rsid w:val="00594E5E"/>
     <w:rsid w:val="00595074"/>
     <w:rsid w:val="005A09A4"/>
     <w:rsid w:val="005A143D"/>
     <w:rsid w:val="005A201F"/>
     <w:rsid w:val="005A2703"/>
     <w:rsid w:val="005A3602"/>
     <w:rsid w:val="005A4A5A"/>
     <w:rsid w:val="005A4CA1"/>
     <w:rsid w:val="005A660A"/>
     <w:rsid w:val="005A6B9B"/>
+    <w:rsid w:val="005A6D00"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B07F0"/>
     <w:rsid w:val="005B2913"/>
     <w:rsid w:val="005B2ED2"/>
     <w:rsid w:val="005B3BD6"/>
     <w:rsid w:val="005B5524"/>
     <w:rsid w:val="005B6D96"/>
     <w:rsid w:val="005C1ED0"/>
     <w:rsid w:val="005C31F6"/>
     <w:rsid w:val="005C32D1"/>
     <w:rsid w:val="005C33E3"/>
+    <w:rsid w:val="005C5574"/>
     <w:rsid w:val="005C783B"/>
     <w:rsid w:val="005C79EA"/>
     <w:rsid w:val="005D0E14"/>
     <w:rsid w:val="005D32D0"/>
     <w:rsid w:val="005D42BB"/>
     <w:rsid w:val="005E1AD4"/>
     <w:rsid w:val="005E31A4"/>
     <w:rsid w:val="005F31BF"/>
     <w:rsid w:val="005F33A6"/>
     <w:rsid w:val="005F344B"/>
     <w:rsid w:val="005F354B"/>
     <w:rsid w:val="005F699C"/>
     <w:rsid w:val="005F78A1"/>
     <w:rsid w:val="00615050"/>
     <w:rsid w:val="0061613D"/>
     <w:rsid w:val="006168F2"/>
     <w:rsid w:val="00617F38"/>
     <w:rsid w:val="006213B4"/>
     <w:rsid w:val="006318B3"/>
     <w:rsid w:val="006337BC"/>
     <w:rsid w:val="006352E0"/>
     <w:rsid w:val="006353C9"/>
     <w:rsid w:val="00641862"/>
     <w:rsid w:val="006440FD"/>
     <w:rsid w:val="0064433C"/>
@@ -12928,54 +13080,56 @@
     <w:rsid w:val="0079045F"/>
     <w:rsid w:val="0079051A"/>
     <w:rsid w:val="00791634"/>
     <w:rsid w:val="00794B55"/>
     <w:rsid w:val="007A2A47"/>
     <w:rsid w:val="007A36C3"/>
     <w:rsid w:val="007A48A0"/>
     <w:rsid w:val="007B256C"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C427C"/>
     <w:rsid w:val="007C4421"/>
     <w:rsid w:val="007C461B"/>
     <w:rsid w:val="007C5C8E"/>
     <w:rsid w:val="007E00A4"/>
     <w:rsid w:val="007E1FC0"/>
     <w:rsid w:val="007E2014"/>
     <w:rsid w:val="007E2B27"/>
     <w:rsid w:val="007E45D3"/>
     <w:rsid w:val="007E6261"/>
     <w:rsid w:val="007E7A78"/>
     <w:rsid w:val="007F08C1"/>
     <w:rsid w:val="007F09BF"/>
     <w:rsid w:val="007F1BC7"/>
     <w:rsid w:val="007F244B"/>
     <w:rsid w:val="007F296D"/>
+    <w:rsid w:val="007F2B8C"/>
     <w:rsid w:val="007F7FD7"/>
     <w:rsid w:val="00800736"/>
     <w:rsid w:val="00801161"/>
     <w:rsid w:val="00803DEB"/>
+    <w:rsid w:val="00806233"/>
     <w:rsid w:val="008114F6"/>
     <w:rsid w:val="00811D89"/>
     <w:rsid w:val="00811E45"/>
     <w:rsid w:val="00813A72"/>
     <w:rsid w:val="00822C97"/>
     <w:rsid w:val="008266DD"/>
     <w:rsid w:val="008322F2"/>
     <w:rsid w:val="00832F3A"/>
     <w:rsid w:val="00833F54"/>
     <w:rsid w:val="00835B17"/>
     <w:rsid w:val="00835B3D"/>
     <w:rsid w:val="00837737"/>
     <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="0084435F"/>
     <w:rsid w:val="00845180"/>
     <w:rsid w:val="008471B2"/>
     <w:rsid w:val="0085064C"/>
     <w:rsid w:val="00853D06"/>
     <w:rsid w:val="00853E31"/>
     <w:rsid w:val="00855830"/>
     <w:rsid w:val="00856CD0"/>
     <w:rsid w:val="00861B76"/>
     <w:rsid w:val="00861D99"/>
     <w:rsid w:val="00861F56"/>
     <w:rsid w:val="008657EB"/>
@@ -12999,70 +13153,72 @@
     <w:rsid w:val="00890AE7"/>
     <w:rsid w:val="00893611"/>
     <w:rsid w:val="008944F8"/>
     <w:rsid w:val="00894DAC"/>
     <w:rsid w:val="00897C0E"/>
     <w:rsid w:val="008A1FA8"/>
     <w:rsid w:val="008A42F3"/>
     <w:rsid w:val="008A494C"/>
     <w:rsid w:val="008A50FA"/>
     <w:rsid w:val="008A53D2"/>
     <w:rsid w:val="008A7093"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008B1729"/>
     <w:rsid w:val="008B5697"/>
     <w:rsid w:val="008C0006"/>
     <w:rsid w:val="008C0374"/>
     <w:rsid w:val="008C0F72"/>
     <w:rsid w:val="008C65F1"/>
     <w:rsid w:val="008C6FAB"/>
     <w:rsid w:val="008D1C03"/>
     <w:rsid w:val="008D3AB6"/>
     <w:rsid w:val="008D5A54"/>
     <w:rsid w:val="008D6174"/>
     <w:rsid w:val="008D73BD"/>
     <w:rsid w:val="008D7491"/>
+    <w:rsid w:val="008E12AC"/>
     <w:rsid w:val="008E1AF4"/>
     <w:rsid w:val="008E33B2"/>
     <w:rsid w:val="008E7AC4"/>
     <w:rsid w:val="008F2CB1"/>
     <w:rsid w:val="008F41D3"/>
     <w:rsid w:val="008F4D62"/>
     <w:rsid w:val="008F53E6"/>
     <w:rsid w:val="00900A4E"/>
     <w:rsid w:val="009020BA"/>
     <w:rsid w:val="0091114C"/>
     <w:rsid w:val="0091263D"/>
     <w:rsid w:val="00912B47"/>
     <w:rsid w:val="009144C6"/>
     <w:rsid w:val="009161BB"/>
     <w:rsid w:val="00921402"/>
     <w:rsid w:val="00921DB2"/>
     <w:rsid w:val="009256B9"/>
     <w:rsid w:val="00926379"/>
     <w:rsid w:val="00934716"/>
     <w:rsid w:val="009367FC"/>
+    <w:rsid w:val="0094197D"/>
     <w:rsid w:val="00941B9E"/>
     <w:rsid w:val="00942514"/>
     <w:rsid w:val="00943167"/>
     <w:rsid w:val="009444C4"/>
     <w:rsid w:val="00951C4D"/>
     <w:rsid w:val="00957482"/>
     <w:rsid w:val="009617A8"/>
     <w:rsid w:val="00964583"/>
     <w:rsid w:val="009654E8"/>
     <w:rsid w:val="00974C0B"/>
     <w:rsid w:val="00982800"/>
     <w:rsid w:val="00985096"/>
     <w:rsid w:val="0098543E"/>
     <w:rsid w:val="009857FE"/>
     <w:rsid w:val="00986BFD"/>
     <w:rsid w:val="00990112"/>
     <w:rsid w:val="009924DA"/>
     <w:rsid w:val="00996D74"/>
     <w:rsid w:val="009971D8"/>
     <w:rsid w:val="00997FC0"/>
     <w:rsid w:val="009A2143"/>
     <w:rsid w:val="009A629C"/>
     <w:rsid w:val="009A6718"/>
     <w:rsid w:val="009A7877"/>
     <w:rsid w:val="009B00D3"/>
@@ -13113,99 +13269,102 @@
     <w:rsid w:val="00A47661"/>
     <w:rsid w:val="00A51275"/>
     <w:rsid w:val="00A5200F"/>
     <w:rsid w:val="00A54499"/>
     <w:rsid w:val="00A5668F"/>
     <w:rsid w:val="00A56A29"/>
     <w:rsid w:val="00A56DA6"/>
     <w:rsid w:val="00A602DD"/>
     <w:rsid w:val="00A609D1"/>
     <w:rsid w:val="00A66674"/>
     <w:rsid w:val="00A6782F"/>
     <w:rsid w:val="00A711E1"/>
     <w:rsid w:val="00A721D4"/>
     <w:rsid w:val="00A724C1"/>
     <w:rsid w:val="00A73AE5"/>
     <w:rsid w:val="00A77746"/>
     <w:rsid w:val="00A80C45"/>
     <w:rsid w:val="00A85465"/>
     <w:rsid w:val="00A85AFA"/>
     <w:rsid w:val="00A866F8"/>
     <w:rsid w:val="00A874AE"/>
     <w:rsid w:val="00A92B53"/>
     <w:rsid w:val="00A966D4"/>
     <w:rsid w:val="00A96DE4"/>
     <w:rsid w:val="00AA1616"/>
+    <w:rsid w:val="00AA3058"/>
     <w:rsid w:val="00AA692B"/>
     <w:rsid w:val="00AA74E5"/>
     <w:rsid w:val="00AB190C"/>
     <w:rsid w:val="00AB5F66"/>
     <w:rsid w:val="00AB6920"/>
     <w:rsid w:val="00AC1274"/>
     <w:rsid w:val="00AC205B"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AD0105"/>
     <w:rsid w:val="00AD0AED"/>
     <w:rsid w:val="00AD19B7"/>
     <w:rsid w:val="00AD1E64"/>
     <w:rsid w:val="00AD45F6"/>
     <w:rsid w:val="00AD4971"/>
     <w:rsid w:val="00AD4B26"/>
     <w:rsid w:val="00AD5A7A"/>
     <w:rsid w:val="00AD79FF"/>
     <w:rsid w:val="00AE0A08"/>
     <w:rsid w:val="00AE1B50"/>
     <w:rsid w:val="00AE381B"/>
     <w:rsid w:val="00AF0C9A"/>
     <w:rsid w:val="00AF22E5"/>
     <w:rsid w:val="00AF23A4"/>
     <w:rsid w:val="00AF3297"/>
     <w:rsid w:val="00AF3403"/>
     <w:rsid w:val="00AF4A85"/>
     <w:rsid w:val="00B01482"/>
     <w:rsid w:val="00B067C9"/>
     <w:rsid w:val="00B06940"/>
     <w:rsid w:val="00B11454"/>
     <w:rsid w:val="00B128A2"/>
     <w:rsid w:val="00B158AE"/>
     <w:rsid w:val="00B165D4"/>
     <w:rsid w:val="00B244BB"/>
     <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00B31317"/>
     <w:rsid w:val="00B331C3"/>
     <w:rsid w:val="00B34D45"/>
     <w:rsid w:val="00B37450"/>
     <w:rsid w:val="00B42715"/>
     <w:rsid w:val="00B42CCC"/>
     <w:rsid w:val="00B430B8"/>
     <w:rsid w:val="00B50583"/>
     <w:rsid w:val="00B506FE"/>
     <w:rsid w:val="00B50958"/>
     <w:rsid w:val="00B50C24"/>
+    <w:rsid w:val="00B53A4B"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B66969"/>
     <w:rsid w:val="00B66C44"/>
+    <w:rsid w:val="00B70617"/>
     <w:rsid w:val="00B733BD"/>
     <w:rsid w:val="00B739FF"/>
     <w:rsid w:val="00B75188"/>
     <w:rsid w:val="00B76EE9"/>
     <w:rsid w:val="00B7734C"/>
     <w:rsid w:val="00B77FF2"/>
     <w:rsid w:val="00B82136"/>
     <w:rsid w:val="00B925C1"/>
     <w:rsid w:val="00BA198F"/>
     <w:rsid w:val="00BA33E5"/>
     <w:rsid w:val="00BB00AF"/>
     <w:rsid w:val="00BB0782"/>
     <w:rsid w:val="00BB1634"/>
     <w:rsid w:val="00BB1E6F"/>
     <w:rsid w:val="00BB306B"/>
     <w:rsid w:val="00BB50C3"/>
     <w:rsid w:val="00BB6916"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC1775"/>
     <w:rsid w:val="00BC2BA2"/>
     <w:rsid w:val="00BC4B38"/>
     <w:rsid w:val="00BC4C79"/>
     <w:rsid w:val="00BC52E1"/>
     <w:rsid w:val="00BC6C97"/>
     <w:rsid w:val="00BC6F8E"/>
@@ -13301,93 +13460,96 @@
     <w:rsid w:val="00D12B58"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D139DC"/>
     <w:rsid w:val="00D143E3"/>
     <w:rsid w:val="00D15684"/>
     <w:rsid w:val="00D1643C"/>
     <w:rsid w:val="00D22553"/>
     <w:rsid w:val="00D24755"/>
     <w:rsid w:val="00D25BFA"/>
     <w:rsid w:val="00D263A3"/>
     <w:rsid w:val="00D265B3"/>
     <w:rsid w:val="00D309E9"/>
     <w:rsid w:val="00D33674"/>
     <w:rsid w:val="00D341A8"/>
     <w:rsid w:val="00D34DFD"/>
     <w:rsid w:val="00D35371"/>
     <w:rsid w:val="00D42060"/>
     <w:rsid w:val="00D42F94"/>
     <w:rsid w:val="00D433AA"/>
     <w:rsid w:val="00D4596C"/>
     <w:rsid w:val="00D46133"/>
     <w:rsid w:val="00D47824"/>
     <w:rsid w:val="00D47A6A"/>
     <w:rsid w:val="00D47E2A"/>
     <w:rsid w:val="00D5339C"/>
+    <w:rsid w:val="00D5393E"/>
     <w:rsid w:val="00D53F40"/>
     <w:rsid w:val="00D54207"/>
     <w:rsid w:val="00D57434"/>
     <w:rsid w:val="00D57A84"/>
     <w:rsid w:val="00D62FEE"/>
     <w:rsid w:val="00D665AA"/>
     <w:rsid w:val="00D67C10"/>
     <w:rsid w:val="00D711A7"/>
     <w:rsid w:val="00D71B69"/>
     <w:rsid w:val="00D75C1A"/>
     <w:rsid w:val="00D7787D"/>
     <w:rsid w:val="00D80912"/>
     <w:rsid w:val="00D84241"/>
     <w:rsid w:val="00D846B3"/>
     <w:rsid w:val="00D8538A"/>
     <w:rsid w:val="00D85DDF"/>
     <w:rsid w:val="00D86578"/>
     <w:rsid w:val="00D922D5"/>
     <w:rsid w:val="00D928DF"/>
     <w:rsid w:val="00D92E46"/>
     <w:rsid w:val="00D948FF"/>
     <w:rsid w:val="00DA0331"/>
     <w:rsid w:val="00DA0849"/>
     <w:rsid w:val="00DA0C24"/>
     <w:rsid w:val="00DA17C6"/>
     <w:rsid w:val="00DA492E"/>
     <w:rsid w:val="00DA57B0"/>
     <w:rsid w:val="00DA5EBE"/>
     <w:rsid w:val="00DA5F79"/>
     <w:rsid w:val="00DA63E0"/>
     <w:rsid w:val="00DA6A14"/>
     <w:rsid w:val="00DA78CD"/>
     <w:rsid w:val="00DB0BA0"/>
     <w:rsid w:val="00DB1AF9"/>
     <w:rsid w:val="00DB1D17"/>
     <w:rsid w:val="00DB3A31"/>
     <w:rsid w:val="00DB4231"/>
     <w:rsid w:val="00DB686E"/>
     <w:rsid w:val="00DB6E45"/>
+    <w:rsid w:val="00DC04E0"/>
     <w:rsid w:val="00DC2A72"/>
     <w:rsid w:val="00DC382A"/>
     <w:rsid w:val="00DC44D3"/>
     <w:rsid w:val="00DC486D"/>
+    <w:rsid w:val="00DC49D4"/>
     <w:rsid w:val="00DC584F"/>
     <w:rsid w:val="00DC763D"/>
     <w:rsid w:val="00DD0D90"/>
     <w:rsid w:val="00DD2B8F"/>
     <w:rsid w:val="00DD3221"/>
     <w:rsid w:val="00DD49BB"/>
     <w:rsid w:val="00DE26C3"/>
     <w:rsid w:val="00DE29A6"/>
     <w:rsid w:val="00DE5B79"/>
     <w:rsid w:val="00DE62C1"/>
     <w:rsid w:val="00DF03BE"/>
     <w:rsid w:val="00DF2698"/>
     <w:rsid w:val="00DF2EE2"/>
     <w:rsid w:val="00DF6EF7"/>
     <w:rsid w:val="00DF7162"/>
     <w:rsid w:val="00E02316"/>
     <w:rsid w:val="00E0233B"/>
     <w:rsid w:val="00E049AC"/>
     <w:rsid w:val="00E04AE1"/>
     <w:rsid w:val="00E07C4E"/>
     <w:rsid w:val="00E10ED8"/>
     <w:rsid w:val="00E13A8D"/>
     <w:rsid w:val="00E13D8B"/>
     <w:rsid w:val="00E16911"/>
     <w:rsid w:val="00E1742D"/>
@@ -13407,80 +13569,82 @@
     <w:rsid w:val="00E552A5"/>
     <w:rsid w:val="00E559E4"/>
     <w:rsid w:val="00E62232"/>
     <w:rsid w:val="00E62780"/>
     <w:rsid w:val="00E628ED"/>
     <w:rsid w:val="00E63A63"/>
     <w:rsid w:val="00E64906"/>
     <w:rsid w:val="00E65D99"/>
     <w:rsid w:val="00E75B9F"/>
     <w:rsid w:val="00E77E0F"/>
     <w:rsid w:val="00E807C4"/>
     <w:rsid w:val="00E80AAC"/>
     <w:rsid w:val="00E810D1"/>
     <w:rsid w:val="00E84D8C"/>
     <w:rsid w:val="00E8627F"/>
     <w:rsid w:val="00E90985"/>
     <w:rsid w:val="00E9387E"/>
     <w:rsid w:val="00E95E81"/>
     <w:rsid w:val="00E96260"/>
     <w:rsid w:val="00E9782F"/>
     <w:rsid w:val="00EA3255"/>
     <w:rsid w:val="00EA3718"/>
     <w:rsid w:val="00EA4407"/>
     <w:rsid w:val="00EA531B"/>
     <w:rsid w:val="00EB02E8"/>
+    <w:rsid w:val="00EB6E33"/>
     <w:rsid w:val="00EC0D8C"/>
     <w:rsid w:val="00EC2C9B"/>
     <w:rsid w:val="00EC439B"/>
     <w:rsid w:val="00EC5E40"/>
     <w:rsid w:val="00EC6362"/>
     <w:rsid w:val="00EC6D72"/>
     <w:rsid w:val="00ED0749"/>
     <w:rsid w:val="00ED12BD"/>
     <w:rsid w:val="00ED138B"/>
     <w:rsid w:val="00ED1C84"/>
     <w:rsid w:val="00EE5D5B"/>
     <w:rsid w:val="00EE6CCC"/>
     <w:rsid w:val="00EF2274"/>
     <w:rsid w:val="00EF380F"/>
     <w:rsid w:val="00EF551F"/>
     <w:rsid w:val="00EF6B80"/>
     <w:rsid w:val="00F00088"/>
     <w:rsid w:val="00F00F80"/>
     <w:rsid w:val="00F01006"/>
     <w:rsid w:val="00F02D56"/>
     <w:rsid w:val="00F036FD"/>
     <w:rsid w:val="00F03B5F"/>
     <w:rsid w:val="00F07D0E"/>
     <w:rsid w:val="00F10CD2"/>
     <w:rsid w:val="00F12A4D"/>
     <w:rsid w:val="00F13373"/>
     <w:rsid w:val="00F13410"/>
     <w:rsid w:val="00F14D14"/>
     <w:rsid w:val="00F16FE6"/>
     <w:rsid w:val="00F17531"/>
+    <w:rsid w:val="00F17B3B"/>
     <w:rsid w:val="00F20838"/>
     <w:rsid w:val="00F21347"/>
     <w:rsid w:val="00F22EC3"/>
     <w:rsid w:val="00F23A3A"/>
     <w:rsid w:val="00F250C8"/>
     <w:rsid w:val="00F25922"/>
     <w:rsid w:val="00F26F0E"/>
     <w:rsid w:val="00F276B5"/>
     <w:rsid w:val="00F27D9B"/>
     <w:rsid w:val="00F31A98"/>
     <w:rsid w:val="00F32D04"/>
     <w:rsid w:val="00F330AB"/>
     <w:rsid w:val="00F33D36"/>
     <w:rsid w:val="00F33FDA"/>
     <w:rsid w:val="00F47C6C"/>
     <w:rsid w:val="00F50223"/>
     <w:rsid w:val="00F50768"/>
     <w:rsid w:val="00F51AD3"/>
     <w:rsid w:val="00F523ED"/>
     <w:rsid w:val="00F55298"/>
     <w:rsid w:val="00F56B97"/>
     <w:rsid w:val="00F61C19"/>
     <w:rsid w:val="00F6506F"/>
     <w:rsid w:val="00F65842"/>
     <w:rsid w:val="00F7106A"/>
@@ -16483,63 +16647,63 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093892694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo.electronico@xyz.pais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo.electronico@xyz.pais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo.electronico@xyz.pais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo.electronico@xyz.pais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.apastyle.org/apastyle/translations/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.apastyle.org/apastyle/translations/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
@@ -17159,76 +17323,76 @@
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225D9933-30BD-42CC-B084-DF4BF0E3AE6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Gabarit_M&amp;M_FR_v022.03.11.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>10547</Characters>
+  <Pages>9</Pages>
+  <Words>2060</Words>
+  <Characters>11330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12440</CharactersWithSpaces>
+  <CharactersWithSpaces>13364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>4653059</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852033</vt:i4>
       </vt:variant>
       <vt:variant>