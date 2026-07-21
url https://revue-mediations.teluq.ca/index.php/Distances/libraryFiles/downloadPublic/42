--- v0 (2026-01-18)
+++ v1 (2026-07-21)
@@ -177,210 +177,104 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="720"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Translation of the title into Portuguese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F9D461" w14:textId="77777777" w:rsidR="002934D0" w:rsidRPr="00EB634F" w:rsidRDefault="002934D0" w:rsidP="00FF0948">
+    <w:p w14:paraId="79F2BD7E" w14:textId="77777777" w:rsidR="003B45FA" w:rsidRPr="00E876A2" w:rsidRDefault="003B45FA" w:rsidP="003B45FA">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E876A2">
+        <w:instrText>https://doi.org/10.52358/mm.vi28.xxx</w:instrText>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705C7D43" w14:textId="77777777" w:rsidR="003B45FA" w:rsidRPr="00356FE3" w:rsidRDefault="003B45FA" w:rsidP="003B45FA">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00356FE3">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.52358/mm.vi28.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A00A23" w14:textId="748EC37E" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="003B45FA" w:rsidP="003B45FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="720" w:after="720" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="19"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...139 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EB634F" w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00EB634F" w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Submitted papers must be anonymously identified as suggested to comply with the double-blind peer review process</w:t>
       </w:r>
       <w:r w:rsidR="00EB634F" w:rsidRPr="00EB634F">
@@ -476,193 +370,185 @@
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>If your article is accepted, you will need to specify the following information</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7366E1F7" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
+    <w:p w14:paraId="1ACA3AFE" w14:textId="77777777" w:rsidR="00D341EA" w:rsidRPr="00D341EA" w:rsidRDefault="00EB634F" w:rsidP="00D341EA">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="19"/>
+        <w:pStyle w:val="Nomauteurpremierepage"/>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="en-CA"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>First and Last name first author, Status</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
         <w:t>Educational Institution, Country</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bCs/>
             <w:color w:val="000000"/>
-            <w:sz w:val="19"/>
-            <w:szCs w:val="19"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>firstname.surname@uXYZ.country</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CF7A655" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
+    <w:p w14:paraId="7F1E4453" w14:textId="77777777" w:rsidR="00D341EA" w:rsidRPr="00D341EA" w:rsidRDefault="00EB634F" w:rsidP="00D341EA">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="19"/>
+        <w:pStyle w:val="Nomauteurpremierepage"/>
+        <w:pBdr>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="en-CA"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>First and Last name first author, Status</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
         <w:t>Educational Institution, Country</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:bCs/>
             <w:color w:val="000000"/>
-            <w:sz w:val="19"/>
-            <w:szCs w:val="19"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>firstname.surname@uXYZ.country</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D341EA" w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53B4F068" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="480"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="595959"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F77A457" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
@@ -670,54 +556,53 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[Before you start writing, make sure that the metadata in this document does not reveal the identity of the authors. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://youtu.be/Vo5fS3Mpu6I</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
@@ -4040,221 +3925,82 @@
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17639B17" w14:textId="16D4FC60" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="510" w:right="510"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB634F">
+      <w:r w:rsidRPr="003B45FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB634F">
-[...158 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B45FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1445" w:rsidRPr="003B45FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aximusanihiti, rerrunt, dolor, explit quisit, quidictem rerum fuga</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63417488" w14:textId="78E3E53E" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="504" w:right="504"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
@@ -5286,51 +5032,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="595959"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F32173" w14:textId="4799650C" w:rsidR="002A5C77" w:rsidRPr="00B13F37" w:rsidRDefault="00B13F37" w:rsidP="002A5C77">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13F37">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[The article must not exceed the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="types_formats" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="types_formats" w:history="1">
         <w:r w:rsidRPr="004B47A8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t xml:space="preserve">word limit for each </w:t>
         </w:r>
         <w:r w:rsidR="00DE57CB" w:rsidRPr="004B47A8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE57CB" w:rsidRPr="004B47A8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of publication</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13F37">
@@ -5367,59 +5113,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Section level 1 (Titre 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEE7E92" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00A56179" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56179">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Xerferum rent </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Xerferum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>fuga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -6167,51 +5925,73 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>volupitis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que pro et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>occabore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -6592,59 +6372,71 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:t>Section level 2 (Titre 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9DCA31" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00A56179" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56179">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Xerferum rent </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Xerferum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>fuga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -7392,51 +7184,73 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>volupitis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que pro et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>occabore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -7800,59 +7614,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00575B05">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Section level 3 (Titre 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EAA6C8" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A56179">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Xerferum rent </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Xerferum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>fuga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -8600,51 +8426,73 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>volupitis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que pro et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A56179">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>occabore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A56179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A56179">
@@ -9109,51 +8957,51 @@
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BCE2655" wp14:editId="7EA13EBA">
             <wp:extent cx="3892550" cy="2919095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Graphique 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DF474A" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
@@ -9289,51 +9137,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Mediatizations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> is published under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>CC BY-NC-SA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> license and that the figures or tables included in your article must be compatible with this license. If you have not received permission from the publisher to reproduce a table or figure with this license, please remove it or replace it with an equivalent figure. If it is an adaptation (and thus another sufficiently distinct work), then indicate "Adapted from …"</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
@@ -9343,69 +9191,81 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5573B369" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xerferum rent </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Xerferum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> rent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>fuga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nequae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -10143,51 +10003,73 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>volupitis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que pro et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>occabore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
@@ -10701,51 +10583,51 @@
         </w:rPr>
         <w:t>Distribution of mothers by status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB634F" w:rsidRPr="00BF1445" w14:paraId="294793F7" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00EB634F" w:rsidRPr="00D341EA" w14:paraId="294793F7" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7138C0C1" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
@@ -11995,103 +11877,115 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[The copyright symbol © placed as a note below the table removes any ambiguity for readers about copyright. As stated on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>this journal page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>: "The authors retain unrestricted copyright and all publication rights”. Of course, if you want to reproduce a table or a figure, permission must be obtained from the copyright holders - see the note under Figure 1.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466B0B80" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB634F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Xerferum rent </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Xerferum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>fuga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
@@ -12839,51 +12733,73 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>volupitis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que pro et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>occabore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
@@ -13216,56 +13132,145 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>latiatiistis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> at.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE6D4A5" w14:textId="7984D488" w:rsidR="007908FA" w:rsidRPr="00D447EA" w:rsidRDefault="007908FA" w:rsidP="00D447EA">
+    <w:p w14:paraId="3182FB6C" w14:textId="77777777" w:rsidR="00991B4A" w:rsidRPr="00DD6B17" w:rsidRDefault="00991B4A" w:rsidP="00783FA8">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F5EACE" w14:textId="77777777" w:rsidR="0081329F" w:rsidRPr="00DD6B17" w:rsidRDefault="0081329F" w:rsidP="00783FA8">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E41D52A" w14:textId="77777777" w:rsidR="0081329F" w:rsidRPr="0081329F" w:rsidRDefault="0081329F" w:rsidP="0081329F">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081329F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This research project was funded by …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A485C10" w14:textId="643D0C33" w:rsidR="00991B4A" w:rsidRPr="00DD6B17" w:rsidRDefault="00783FA8" w:rsidP="00783FA8">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Us</w:t>
+      </w:r>
+      <w:r w:rsidR="00535730">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6B17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a chatbot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE6D4A5" w14:textId="7DD29AF6" w:rsidR="007908FA" w:rsidRPr="00D447EA" w:rsidRDefault="007908FA" w:rsidP="00D447EA">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
@@ -13347,598 +13352,755 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001A71BA" w:rsidRPr="00847501">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> the text created by </w:t>
       </w:r>
       <w:r w:rsidR="00D447EA" w:rsidRPr="00847501">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>a cha</w:t>
+      </w:r>
+      <w:r w:rsidR="00962DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidR="00D447EA" w:rsidRPr="00847501">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>chabot</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>bot</w:t>
+      </w:r>
       <w:r w:rsidR="00D447EA" w:rsidRPr="0098645D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7DA78C" w14:textId="36FC1208" w:rsidR="002D28B9" w:rsidRPr="002D28B9" w:rsidRDefault="002D28B9" w:rsidP="00EB634F">
+    <w:p w14:paraId="0B7DA78C" w14:textId="440E90B7" w:rsidR="002D28B9" w:rsidRDefault="002D28B9" w:rsidP="00EB634F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D28B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>When prompted with “</w:t>
       </w:r>
       <w:r w:rsidR="006841A0" w:rsidRPr="006841A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>question wording</w:t>
       </w:r>
       <w:r w:rsidRPr="002D28B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">?” </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7A21">
+      <w:r w:rsidR="00FD7A21" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ChatGPT </w:t>
       </w:r>
-      <w:r w:rsidR="00715016">
+      <w:r w:rsidR="00715016" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7A21">
+      <w:r w:rsidR="00FD7A21" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="000D51D4">
+      <w:r w:rsidR="000D51D4" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Copilot, Gemini, Claude, etc</w:t>
       </w:r>
-      <w:r w:rsidR="004E6B7A">
+      <w:r w:rsidR="004E6B7A" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
-      <w:r w:rsidR="000D51D4">
+      <w:r w:rsidR="000D51D4" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D28B9">
+      <w:r w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>indicated that</w:t>
       </w:r>
-      <w:r w:rsidR="00833106">
+      <w:r w:rsidR="00833106" w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...71 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00C97765" w:rsidRPr="00BC3C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0D1F" w:rsidRPr="00BC3C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a particular fact, opinion, or event</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97765" w:rsidRPr="00BC3C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00833106" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D28B9">
+      <w:r w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ulpa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> quo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...16 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exeribus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...5 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cumquatia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...16 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sequateni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA3675" w:rsidRPr="00EB634F">
-[...16 lines deleted...]
-          <w:lang w:val="en-CA"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA3675" w:rsidRPr="00AA0D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>denihit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D28B9">
+      <w:r w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>” (OpenAI, 202</w:t>
       </w:r>
-      <w:r w:rsidR="0098645D">
+      <w:r w:rsidR="00962DCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D28B9">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510C5715" w14:textId="77777777" w:rsidR="00287D41" w:rsidRPr="00287D41" w:rsidRDefault="00287D41" w:rsidP="00287D41">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[Here is an example of how to acknowledge the use of a chatbot for writing and translation]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7744EBDE" w14:textId="61759752" w:rsidR="00287D41" w:rsidRPr="00AA0D1F" w:rsidRDefault="00287D41" w:rsidP="00287D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Claude [or Copilot, Gemini, ChatGPT, etc.] was used to assist with the writing and translation of certain sections of the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A5131B" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00575B05" w:rsidRDefault="00EB634F" w:rsidP="00FF0948">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575B05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDAB1F9" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
+    <w:p w14:paraId="3EDAB1F9" w14:textId="7A205F03" w:rsidR="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>[If the names of authors appear in this list, you must replace these references (whole line) with "Author (XXXX)" to preserve anonymity. If your submission is accepted, you will need to specify these references in the final version of your paper.]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C40" w:rsidRPr="001A1C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Anonymity:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C40" w:rsidRPr="001A1C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB634F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>names of authors appear in this list, you must replace these references (whole line) with "Author (XXXX)" to preserve anonymity. If your submission is accepted, you will need to specify these references in the final version of your paper.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5620EE7E" w14:textId="7801A729" w:rsidR="00DD6B17" w:rsidRPr="00EB634F" w:rsidRDefault="00DD6B17" w:rsidP="00EB634F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F20DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F20DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Invalid references:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F20DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All references must be genuine and complete at the time of submission so that reviewers can verify them. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F20DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Any submission containing more than three invalid references (e.g., an author who has never published in a journal) will be automatically rejected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F20DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EA7C04" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA48822" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
-      <w:r w:rsidRPr="00EB634F">
+    <w:p w14:paraId="4CA48822" w14:textId="17FA72AB" w:rsidR="00EB634F" w:rsidRPr="00D341EA" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
+      <w:r w:rsidRPr="00D341EA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB634F">
+      <w:r w:rsidRPr="00D341EA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB634F">
+      <w:r w:rsidR="001F20DD" w:rsidRPr="00D341EA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="002F302D" w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use style “1_References”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D341EA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB634F">
+      <w:r w:rsidRPr="002F302D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0762A8" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F"/>
+    <w:p w14:paraId="5F0762A8" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00D341EA" w:rsidRDefault="00EB634F" w:rsidP="00EB634F"/>
     <w:p w14:paraId="3960ACDC" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">Bélisle, M., Cabana, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:t>Beaucher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
-        <w:t xml:space="preserve">, C., </w:t>
-[...7 lines deleted...]
-        <w:t>, S. &amp; Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
+        <w:t>, C., Lakhal, S. &amp; Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actes du colloque CIRTA 2017. Ouvrir les murs de la classe avec le numérique</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://archipel.uqam.ca/11142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD447FE" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
@@ -13967,51 +14129,51 @@
         <w:t>Open Access and Open Data - TYT Science</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>vidéo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">YouTube. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://youtube.com/watch?v=ezJQ3lQYDuU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DAAD79" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:t>Ingénierie pédagogique (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:t>n.d</w:t>
       </w:r>
@@ -14024,215 +14186,191 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Wikipédia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3DB867" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Obasi</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, E. M. &amp; Leong, F. T. L. (2009). </w:t>
+        <w:t xml:space="preserve">Obasi, E. M. &amp; Leong, F. T. L. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychological distress, acculturation, and mental health-seeking attitudes among people of African descent in the United States: A preliminary investigation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56, 227–238. https://doi.org/10.1037/a0014865 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9E6B54" w14:textId="77777777" w:rsidR="006C0D9A" w:rsidRDefault="000807F8" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF0948">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OpenAI. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0948">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0948">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> (Mar 14 version) [Large language model]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="000807F8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://chat.openai.com/chat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70D7F8CB" w14:textId="752B7117" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56179">
-        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S. J. (2019). </w:t>
+        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., Juster, R.-P. &amp; Lupien, S. J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Should we suppress or reappraise our </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>stress?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> The moderating role of reappraisal on cortisol reactivity and recovery in healthy adults. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Anxiety, Stress, &amp; Coping, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(3), 286</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10615806.2019.1596676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2870787C" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Sacks, O. (1985). </w:t>
       </w:r>
@@ -14249,51 +14387,51 @@
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:t>Harper et Row.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCB06E2" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="006C0D9A">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">Sauvé, L., Pellerin, G., Tanguay, V &amp; Desjardins, G. (2019, 15 nov.). Une solution en ligne pour aider les élèves au secondaire (en formation générale et professionnelle) : SAMI-PRO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Médiations &amp; médiatisations</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve">, 2, 176-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00EB634F">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB634F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D40422" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10AF8C42" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
@@ -14377,55 +14515,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Sample Appendix Title: Guidelines for Constructing Appendices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BC236D" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB634F" w:rsidRPr="00BF1445" w14:paraId="4E36A5FA" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00EB634F" w:rsidRPr="00D341EA" w14:paraId="4E36A5FA" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36A80815" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB634F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14726,51 +14863,51 @@
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB634F" w:rsidRPr="00BF1445" w14:paraId="75DEC23C" w14:textId="77777777" w:rsidTr="007B1E90">
+      <w:tr w:rsidR="00EB634F" w:rsidRPr="00D341EA" w14:paraId="75DEC23C" w14:textId="77777777" w:rsidTr="007B1E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24B05537" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00EB634F" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB634F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15575,267 +15712,260 @@
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>AuthorName</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB634F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019). Reproduced with permission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33997345" w14:textId="23756882" w:rsidR="00B825C0" w:rsidRPr="00EB634F" w:rsidRDefault="00B825C0" w:rsidP="00EB634F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B825C0" w:rsidRPr="00EB634F" w:rsidSect="007F08C1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00B825C0" w:rsidRPr="00EB634F" w:rsidSect="00216867">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1338" w:right="1701" w:bottom="1701" w:left="1701" w:header="0" w:footer="404" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F43575E" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E" w:rsidP="00990112">
+    <w:p w14:paraId="1D6074C7" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357B97E0" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E"/>
+    <w:p w14:paraId="186CBCE1" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44839BB6" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E" w:rsidP="00990112">
+    <w:p w14:paraId="179AC3AC" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F97D6C" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E"/>
+    <w:p w14:paraId="27515828" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Medium">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Bold">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Regular">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Light">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Bold">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7965F96A" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="008E1AF4" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="581E5696" w14:textId="2D46C859" w:rsidR="008E1AF4" w:rsidRPr="00F0529E" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
+  <w:p w14:paraId="581E5696" w14:textId="738C0CB9" w:rsidR="008E1AF4" w:rsidRPr="00211F95" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1410"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="en-CA"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03918CF7" wp14:editId="01D98FFD">
           <wp:extent cx="813818" cy="152400"/>
           <wp:effectExtent l="0" t="0" r="5715" b="0"/>
           <wp:docPr id="3" name="Image 3">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -15865,132 +15995,148 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00164702" w:rsidRPr="00F0529E">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F0529E" w:rsidRPr="00F0529E">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">© Authors. Content is licensed under </w:t>
     </w:r>
-    <w:r w:rsidR="00A712E9">
+    <w:r w:rsidR="005B58D8">
+      <w:rPr>
+        <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve">a </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidR="00703DA9">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Creative Commons 4.0 International</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00211F95" w:rsidRPr="00211F95">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00211F95">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t>licence</w:t>
     </w:r>
-    <w:r w:rsidR="00F0529E" w:rsidRPr="00F0529E">
+    <w:r w:rsidR="001F16B3">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:hyperlink r:id="rId3" w:history="1">
-[...10 lines deleted...]
-    </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="1EEC94BB" w14:textId="749881F2" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
+  <w:p w14:paraId="1EEC94BB" w14:textId="069CEB58" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>revue-mediations.teluq.ca | N</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A56179">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CB0D54">
+    <w:r w:rsidR="00216867">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00A56179">
+    <w:r w:rsidR="00216867">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75129469" w14:textId="4DC9E38C" w:rsidR="00743282" w:rsidRPr="00116A8C" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64D46F1D" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="003620B3" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="Stylepaginationpersonnalise"/>
     </w:pPr>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -16290,64 +16436,64 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15710E72" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E" w:rsidP="00990112">
+    <w:p w14:paraId="2AE4E5DC" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D43F84B" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E"/>
+    <w:p w14:paraId="2A5302B0" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43071AD3" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E" w:rsidP="00990112">
+    <w:p w14:paraId="4A424517" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029CEACC" w14:textId="77777777" w:rsidR="003F560E" w:rsidRDefault="003F560E"/>
+    <w:p w14:paraId="6B615134" w14:textId="77777777" w:rsidR="008C1B94" w:rsidRDefault="008C1B94"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0AF05A16" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00FA2683" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FA2683">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2683">
         <w:rPr>
           <w:rStyle w:val="NotesdebasdepagemmCar"/>
           <w:lang w:val="en-CA"/>
@@ -16369,72 +16515,59 @@
           <w:t>https://blog.apastyle.org/apastyle/translations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="41BCC2DA" w14:textId="77777777" w:rsidR="00EB634F" w:rsidRPr="00327F08" w:rsidRDefault="00EB634F" w:rsidP="00EB634F">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00327F08">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> See </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00327F08">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00327F08">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E426A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>for other ex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006E426A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>mples</w:t>
       </w:r>
       <w:r w:rsidRPr="00327F08">
@@ -17625,51 +17758,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1401365330">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1389769964">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1213156441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="195239230">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="293022403">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="662200474">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1328" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -17795,169 +17928,176 @@
     <w:rsid w:val="00154C52"/>
     <w:rsid w:val="001574E7"/>
     <w:rsid w:val="0016155D"/>
     <w:rsid w:val="00162358"/>
     <w:rsid w:val="00164702"/>
     <w:rsid w:val="00165034"/>
     <w:rsid w:val="00165555"/>
     <w:rsid w:val="001656B6"/>
     <w:rsid w:val="001656CE"/>
     <w:rsid w:val="00167012"/>
     <w:rsid w:val="001714C9"/>
     <w:rsid w:val="00172307"/>
     <w:rsid w:val="00173EAF"/>
     <w:rsid w:val="00175D04"/>
     <w:rsid w:val="001775C9"/>
     <w:rsid w:val="00182ABC"/>
     <w:rsid w:val="00182DE8"/>
     <w:rsid w:val="00184916"/>
     <w:rsid w:val="00184FC8"/>
     <w:rsid w:val="001861A8"/>
     <w:rsid w:val="00192EF8"/>
     <w:rsid w:val="00193D9C"/>
     <w:rsid w:val="00193E60"/>
     <w:rsid w:val="00195B23"/>
     <w:rsid w:val="0019753F"/>
+    <w:rsid w:val="001A1C40"/>
     <w:rsid w:val="001A71BA"/>
     <w:rsid w:val="001B0D80"/>
     <w:rsid w:val="001B107A"/>
     <w:rsid w:val="001B13FF"/>
     <w:rsid w:val="001B1CF8"/>
     <w:rsid w:val="001B3234"/>
     <w:rsid w:val="001B3DCD"/>
     <w:rsid w:val="001B426E"/>
     <w:rsid w:val="001B5DF6"/>
     <w:rsid w:val="001B6B66"/>
     <w:rsid w:val="001B7594"/>
     <w:rsid w:val="001C084E"/>
     <w:rsid w:val="001C20F9"/>
     <w:rsid w:val="001C3BFF"/>
     <w:rsid w:val="001D0391"/>
     <w:rsid w:val="001D2E11"/>
     <w:rsid w:val="001D3A52"/>
     <w:rsid w:val="001D4255"/>
     <w:rsid w:val="001D55EB"/>
     <w:rsid w:val="001D70D1"/>
     <w:rsid w:val="001E080D"/>
     <w:rsid w:val="001E1DC3"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E482C"/>
     <w:rsid w:val="001E5ED9"/>
     <w:rsid w:val="001E608C"/>
     <w:rsid w:val="001E6533"/>
     <w:rsid w:val="001E75E5"/>
     <w:rsid w:val="001E7CDA"/>
     <w:rsid w:val="001F1000"/>
+    <w:rsid w:val="001F16B3"/>
+    <w:rsid w:val="001F20DD"/>
     <w:rsid w:val="001F3604"/>
     <w:rsid w:val="001F404E"/>
     <w:rsid w:val="001F4E7E"/>
     <w:rsid w:val="001F6CAA"/>
     <w:rsid w:val="0020411F"/>
     <w:rsid w:val="002058FD"/>
     <w:rsid w:val="00207BC6"/>
     <w:rsid w:val="00210B1E"/>
+    <w:rsid w:val="00211F95"/>
     <w:rsid w:val="002137F3"/>
     <w:rsid w:val="00215B36"/>
+    <w:rsid w:val="00216867"/>
     <w:rsid w:val="00220BF7"/>
     <w:rsid w:val="00220DAA"/>
     <w:rsid w:val="002237B6"/>
     <w:rsid w:val="00224035"/>
     <w:rsid w:val="002240A3"/>
     <w:rsid w:val="00224191"/>
     <w:rsid w:val="00225DC9"/>
     <w:rsid w:val="00225EE2"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="00227D15"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00233D33"/>
     <w:rsid w:val="00235CA5"/>
     <w:rsid w:val="00235ED8"/>
     <w:rsid w:val="002374D3"/>
     <w:rsid w:val="002403DF"/>
     <w:rsid w:val="0024146F"/>
     <w:rsid w:val="00241FE8"/>
     <w:rsid w:val="0024440B"/>
     <w:rsid w:val="002445B1"/>
     <w:rsid w:val="0024636B"/>
     <w:rsid w:val="002472EA"/>
     <w:rsid w:val="00247587"/>
     <w:rsid w:val="00252641"/>
     <w:rsid w:val="00252663"/>
     <w:rsid w:val="00253842"/>
     <w:rsid w:val="00256C1C"/>
     <w:rsid w:val="00261288"/>
     <w:rsid w:val="00261C71"/>
     <w:rsid w:val="00262AE9"/>
     <w:rsid w:val="00272C9C"/>
     <w:rsid w:val="00273F0E"/>
     <w:rsid w:val="00276A5D"/>
     <w:rsid w:val="002772D7"/>
     <w:rsid w:val="00280270"/>
     <w:rsid w:val="002802E9"/>
     <w:rsid w:val="0028046B"/>
     <w:rsid w:val="0028048D"/>
     <w:rsid w:val="002805ED"/>
     <w:rsid w:val="00283662"/>
     <w:rsid w:val="002876DE"/>
+    <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00291656"/>
     <w:rsid w:val="002926E7"/>
     <w:rsid w:val="00292714"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="002934D0"/>
     <w:rsid w:val="00293C31"/>
     <w:rsid w:val="002941DE"/>
     <w:rsid w:val="00297192"/>
     <w:rsid w:val="002A1927"/>
     <w:rsid w:val="002A405B"/>
     <w:rsid w:val="002A51F6"/>
     <w:rsid w:val="002A5C77"/>
     <w:rsid w:val="002A62DC"/>
     <w:rsid w:val="002A6944"/>
     <w:rsid w:val="002B2B92"/>
     <w:rsid w:val="002C28FE"/>
     <w:rsid w:val="002C2C7F"/>
     <w:rsid w:val="002C3DB3"/>
     <w:rsid w:val="002C463B"/>
     <w:rsid w:val="002C465B"/>
     <w:rsid w:val="002C4914"/>
     <w:rsid w:val="002C75C3"/>
     <w:rsid w:val="002D0DA1"/>
     <w:rsid w:val="002D28B9"/>
     <w:rsid w:val="002D3268"/>
     <w:rsid w:val="002D59CF"/>
     <w:rsid w:val="002D6D9B"/>
     <w:rsid w:val="002E0DB1"/>
     <w:rsid w:val="002E1554"/>
     <w:rsid w:val="002E16F0"/>
     <w:rsid w:val="002E1BBB"/>
     <w:rsid w:val="002E2718"/>
     <w:rsid w:val="002E3DF2"/>
     <w:rsid w:val="002E4AB6"/>
     <w:rsid w:val="002E634A"/>
     <w:rsid w:val="002F01D3"/>
     <w:rsid w:val="002F0D89"/>
     <w:rsid w:val="002F2850"/>
+    <w:rsid w:val="002F302D"/>
     <w:rsid w:val="002F4C9B"/>
     <w:rsid w:val="003000B6"/>
     <w:rsid w:val="003015AB"/>
     <w:rsid w:val="0030234C"/>
     <w:rsid w:val="00302541"/>
     <w:rsid w:val="0030276A"/>
     <w:rsid w:val="00303265"/>
     <w:rsid w:val="0031037A"/>
     <w:rsid w:val="00311538"/>
     <w:rsid w:val="00311C5D"/>
     <w:rsid w:val="00312099"/>
     <w:rsid w:val="00312A04"/>
     <w:rsid w:val="00312E01"/>
     <w:rsid w:val="00313184"/>
     <w:rsid w:val="00313536"/>
     <w:rsid w:val="0031490C"/>
     <w:rsid w:val="00314C06"/>
     <w:rsid w:val="003162A7"/>
     <w:rsid w:val="00316A03"/>
     <w:rsid w:val="003226DF"/>
     <w:rsid w:val="00323D43"/>
     <w:rsid w:val="00323DB9"/>
     <w:rsid w:val="003246E7"/>
     <w:rsid w:val="00325C4D"/>
     <w:rsid w:val="00326BB9"/>
@@ -17991,50 +18131,51 @@
     <w:rsid w:val="00370EA9"/>
     <w:rsid w:val="00371E4F"/>
     <w:rsid w:val="00372F55"/>
     <w:rsid w:val="003737B4"/>
     <w:rsid w:val="00373C25"/>
     <w:rsid w:val="00373DAB"/>
     <w:rsid w:val="0037531E"/>
     <w:rsid w:val="0037666A"/>
     <w:rsid w:val="00377B67"/>
     <w:rsid w:val="00380C65"/>
     <w:rsid w:val="0038334E"/>
     <w:rsid w:val="00386F56"/>
     <w:rsid w:val="00390895"/>
     <w:rsid w:val="00390AE9"/>
     <w:rsid w:val="00391F2B"/>
     <w:rsid w:val="00393E54"/>
     <w:rsid w:val="00397E40"/>
     <w:rsid w:val="003A2E24"/>
     <w:rsid w:val="003A37E3"/>
     <w:rsid w:val="003A52AF"/>
     <w:rsid w:val="003A6062"/>
     <w:rsid w:val="003A7636"/>
     <w:rsid w:val="003B04B5"/>
     <w:rsid w:val="003B2C3E"/>
     <w:rsid w:val="003B2FB1"/>
+    <w:rsid w:val="003B45FA"/>
     <w:rsid w:val="003B6747"/>
     <w:rsid w:val="003C02F7"/>
     <w:rsid w:val="003C137B"/>
     <w:rsid w:val="003C3FA0"/>
     <w:rsid w:val="003D087F"/>
     <w:rsid w:val="003D0973"/>
     <w:rsid w:val="003D0D85"/>
     <w:rsid w:val="003D1675"/>
     <w:rsid w:val="003D1BE1"/>
     <w:rsid w:val="003D24DD"/>
     <w:rsid w:val="003D3121"/>
     <w:rsid w:val="003D45E1"/>
     <w:rsid w:val="003D5E5B"/>
     <w:rsid w:val="003D5ED5"/>
     <w:rsid w:val="003E0302"/>
     <w:rsid w:val="003E0AA2"/>
     <w:rsid w:val="003E1441"/>
     <w:rsid w:val="003E3794"/>
     <w:rsid w:val="003E4CAC"/>
     <w:rsid w:val="003E4E31"/>
     <w:rsid w:val="003E50B8"/>
     <w:rsid w:val="003E762B"/>
     <w:rsid w:val="003F4B24"/>
     <w:rsid w:val="003F560E"/>
     <w:rsid w:val="00400670"/>
@@ -18098,105 +18239,110 @@
     <w:rsid w:val="004E3CEB"/>
     <w:rsid w:val="004E4153"/>
     <w:rsid w:val="004E5EC6"/>
     <w:rsid w:val="004E63DC"/>
     <w:rsid w:val="004E6B7A"/>
     <w:rsid w:val="004E7E12"/>
     <w:rsid w:val="004F1471"/>
     <w:rsid w:val="004F459D"/>
     <w:rsid w:val="004F59F0"/>
     <w:rsid w:val="004F7F5B"/>
     <w:rsid w:val="005029C6"/>
     <w:rsid w:val="00503729"/>
     <w:rsid w:val="00503876"/>
     <w:rsid w:val="00503955"/>
     <w:rsid w:val="00504B5D"/>
     <w:rsid w:val="00504C74"/>
     <w:rsid w:val="00506280"/>
     <w:rsid w:val="00510613"/>
     <w:rsid w:val="00521180"/>
     <w:rsid w:val="005237B2"/>
     <w:rsid w:val="005240B9"/>
     <w:rsid w:val="00524878"/>
     <w:rsid w:val="00527060"/>
     <w:rsid w:val="00527F97"/>
     <w:rsid w:val="0053069D"/>
+    <w:rsid w:val="00530898"/>
     <w:rsid w:val="00531401"/>
     <w:rsid w:val="005335FD"/>
     <w:rsid w:val="0053400A"/>
     <w:rsid w:val="00535184"/>
+    <w:rsid w:val="00535730"/>
     <w:rsid w:val="00542128"/>
     <w:rsid w:val="00542A31"/>
     <w:rsid w:val="00545F92"/>
     <w:rsid w:val="005510CF"/>
     <w:rsid w:val="005515C2"/>
     <w:rsid w:val="00551F74"/>
     <w:rsid w:val="0055234E"/>
     <w:rsid w:val="00555E82"/>
     <w:rsid w:val="00555E9D"/>
     <w:rsid w:val="00556F16"/>
     <w:rsid w:val="00560878"/>
     <w:rsid w:val="0056504D"/>
     <w:rsid w:val="00566E0B"/>
     <w:rsid w:val="005704FA"/>
     <w:rsid w:val="0057430C"/>
     <w:rsid w:val="0057513E"/>
     <w:rsid w:val="00575B05"/>
     <w:rsid w:val="00576273"/>
     <w:rsid w:val="00576368"/>
     <w:rsid w:val="00576F1A"/>
     <w:rsid w:val="00580716"/>
     <w:rsid w:val="005812C5"/>
     <w:rsid w:val="005815AE"/>
     <w:rsid w:val="005854AB"/>
     <w:rsid w:val="00586F3F"/>
+    <w:rsid w:val="00587231"/>
     <w:rsid w:val="00590E8D"/>
     <w:rsid w:val="0059292A"/>
     <w:rsid w:val="00592A8B"/>
     <w:rsid w:val="0059402C"/>
     <w:rsid w:val="00594E5E"/>
     <w:rsid w:val="00595074"/>
     <w:rsid w:val="005A09A4"/>
     <w:rsid w:val="005A143D"/>
     <w:rsid w:val="005A201F"/>
     <w:rsid w:val="005A2703"/>
     <w:rsid w:val="005A4A5A"/>
     <w:rsid w:val="005A4CA1"/>
     <w:rsid w:val="005A660A"/>
     <w:rsid w:val="005A6B9B"/>
     <w:rsid w:val="005A7224"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B07F0"/>
     <w:rsid w:val="005B2913"/>
     <w:rsid w:val="005B2ED2"/>
     <w:rsid w:val="005B3BD6"/>
     <w:rsid w:val="005B5524"/>
+    <w:rsid w:val="005B58D8"/>
     <w:rsid w:val="005B6D96"/>
     <w:rsid w:val="005C1ED0"/>
     <w:rsid w:val="005C31F6"/>
     <w:rsid w:val="005C32D1"/>
     <w:rsid w:val="005C33E3"/>
+    <w:rsid w:val="005C5574"/>
     <w:rsid w:val="005C783B"/>
     <w:rsid w:val="005C79EA"/>
     <w:rsid w:val="005D0E14"/>
     <w:rsid w:val="005D32D0"/>
     <w:rsid w:val="005D42BB"/>
     <w:rsid w:val="005D69FD"/>
     <w:rsid w:val="005E1AD4"/>
     <w:rsid w:val="005E31A4"/>
     <w:rsid w:val="005F31BF"/>
     <w:rsid w:val="005F33A6"/>
     <w:rsid w:val="005F344B"/>
     <w:rsid w:val="005F354B"/>
     <w:rsid w:val="005F699C"/>
     <w:rsid w:val="005F78A1"/>
     <w:rsid w:val="00615050"/>
     <w:rsid w:val="0061613D"/>
     <w:rsid w:val="006168F2"/>
     <w:rsid w:val="00617F38"/>
     <w:rsid w:val="006213B4"/>
     <w:rsid w:val="0062287E"/>
     <w:rsid w:val="006318B3"/>
     <w:rsid w:val="006337BC"/>
     <w:rsid w:val="006352E0"/>
     <w:rsid w:val="006353C9"/>
     <w:rsid w:val="00635764"/>
@@ -18291,88 +18437,90 @@
     <w:rsid w:val="00715016"/>
     <w:rsid w:val="0072025A"/>
     <w:rsid w:val="00723859"/>
     <w:rsid w:val="007322A1"/>
     <w:rsid w:val="00735C31"/>
     <w:rsid w:val="00736D39"/>
     <w:rsid w:val="00741404"/>
     <w:rsid w:val="007423E1"/>
     <w:rsid w:val="00743282"/>
     <w:rsid w:val="00743614"/>
     <w:rsid w:val="00743B48"/>
     <w:rsid w:val="0074568E"/>
     <w:rsid w:val="00751BDA"/>
     <w:rsid w:val="00754EC2"/>
     <w:rsid w:val="00757C4D"/>
     <w:rsid w:val="007601C1"/>
     <w:rsid w:val="00765862"/>
     <w:rsid w:val="00766906"/>
     <w:rsid w:val="00772AA7"/>
     <w:rsid w:val="00774E95"/>
     <w:rsid w:val="00777AAE"/>
     <w:rsid w:val="00781176"/>
     <w:rsid w:val="00782CA4"/>
     <w:rsid w:val="00782F8C"/>
     <w:rsid w:val="007831AF"/>
+    <w:rsid w:val="00783FA8"/>
     <w:rsid w:val="0078420F"/>
     <w:rsid w:val="0078570F"/>
     <w:rsid w:val="007863D1"/>
     <w:rsid w:val="00786F06"/>
     <w:rsid w:val="00787238"/>
     <w:rsid w:val="0079045F"/>
     <w:rsid w:val="0079051A"/>
     <w:rsid w:val="007908FA"/>
     <w:rsid w:val="00791634"/>
     <w:rsid w:val="00794B55"/>
     <w:rsid w:val="007A2A47"/>
     <w:rsid w:val="007A36C3"/>
     <w:rsid w:val="007A48A0"/>
     <w:rsid w:val="007B256C"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C427C"/>
     <w:rsid w:val="007C4421"/>
     <w:rsid w:val="007C461B"/>
     <w:rsid w:val="007C5C8E"/>
     <w:rsid w:val="007E00A4"/>
     <w:rsid w:val="007E1FC0"/>
     <w:rsid w:val="007E2014"/>
     <w:rsid w:val="007E2B27"/>
     <w:rsid w:val="007E45D3"/>
     <w:rsid w:val="007E6261"/>
     <w:rsid w:val="007E7A78"/>
     <w:rsid w:val="007F08C1"/>
     <w:rsid w:val="007F09BF"/>
     <w:rsid w:val="007F1BC7"/>
     <w:rsid w:val="007F244B"/>
     <w:rsid w:val="007F296D"/>
     <w:rsid w:val="007F7FD7"/>
     <w:rsid w:val="00800736"/>
     <w:rsid w:val="00801161"/>
     <w:rsid w:val="00803DEB"/>
     <w:rsid w:val="008114F6"/>
     <w:rsid w:val="00811D89"/>
     <w:rsid w:val="00811E45"/>
+    <w:rsid w:val="0081329F"/>
     <w:rsid w:val="00813A72"/>
     <w:rsid w:val="008160EB"/>
     <w:rsid w:val="00822C97"/>
     <w:rsid w:val="008266DD"/>
     <w:rsid w:val="008322F2"/>
     <w:rsid w:val="0083295D"/>
     <w:rsid w:val="00832F3A"/>
     <w:rsid w:val="00833106"/>
     <w:rsid w:val="00833F54"/>
     <w:rsid w:val="00835B17"/>
     <w:rsid w:val="00837737"/>
     <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="0084435F"/>
     <w:rsid w:val="00845180"/>
     <w:rsid w:val="008471B2"/>
     <w:rsid w:val="00847501"/>
     <w:rsid w:val="0085064C"/>
     <w:rsid w:val="0085325E"/>
     <w:rsid w:val="00853D06"/>
     <w:rsid w:val="00853E31"/>
     <w:rsid w:val="00855830"/>
     <w:rsid w:val="00856CD0"/>
     <w:rsid w:val="00861B76"/>
     <w:rsid w:val="00861D99"/>
     <w:rsid w:val="00861F56"/>
@@ -18388,97 +18536,100 @@
     <w:rsid w:val="00877645"/>
     <w:rsid w:val="00880FF6"/>
     <w:rsid w:val="00885252"/>
     <w:rsid w:val="00886880"/>
     <w:rsid w:val="00886EB9"/>
     <w:rsid w:val="0089021A"/>
     <w:rsid w:val="0089039E"/>
     <w:rsid w:val="00890AE7"/>
     <w:rsid w:val="00892654"/>
     <w:rsid w:val="00893611"/>
     <w:rsid w:val="008944F8"/>
     <w:rsid w:val="00894DAC"/>
     <w:rsid w:val="00897948"/>
     <w:rsid w:val="00897C0E"/>
     <w:rsid w:val="008A42F3"/>
     <w:rsid w:val="008A494C"/>
     <w:rsid w:val="008A50FA"/>
     <w:rsid w:val="008A53D2"/>
     <w:rsid w:val="008A7093"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008B1729"/>
     <w:rsid w:val="008B5697"/>
     <w:rsid w:val="008C0006"/>
     <w:rsid w:val="008C0374"/>
     <w:rsid w:val="008C0F72"/>
+    <w:rsid w:val="008C1B94"/>
     <w:rsid w:val="008C65F1"/>
     <w:rsid w:val="008C6FAB"/>
     <w:rsid w:val="008D1138"/>
     <w:rsid w:val="008D1C03"/>
     <w:rsid w:val="008D3AB6"/>
     <w:rsid w:val="008D5A54"/>
     <w:rsid w:val="008D6174"/>
     <w:rsid w:val="008D73BD"/>
     <w:rsid w:val="008D7491"/>
     <w:rsid w:val="008E11AE"/>
     <w:rsid w:val="008E1AF4"/>
     <w:rsid w:val="008E33B2"/>
     <w:rsid w:val="008E7AC4"/>
     <w:rsid w:val="008F2CB1"/>
     <w:rsid w:val="008F2D0D"/>
     <w:rsid w:val="008F41D3"/>
     <w:rsid w:val="008F4D62"/>
     <w:rsid w:val="008F53E6"/>
     <w:rsid w:val="00900A4E"/>
     <w:rsid w:val="009020BA"/>
     <w:rsid w:val="0091114C"/>
     <w:rsid w:val="0091263D"/>
     <w:rsid w:val="00912B47"/>
     <w:rsid w:val="009144C6"/>
     <w:rsid w:val="009161BB"/>
     <w:rsid w:val="00921402"/>
     <w:rsid w:val="00921DB2"/>
     <w:rsid w:val="009256B9"/>
     <w:rsid w:val="00926379"/>
     <w:rsid w:val="00934716"/>
     <w:rsid w:val="009367FC"/>
     <w:rsid w:val="00941B9E"/>
     <w:rsid w:val="00942514"/>
     <w:rsid w:val="00943167"/>
     <w:rsid w:val="009444C4"/>
     <w:rsid w:val="00951C4D"/>
     <w:rsid w:val="00957482"/>
     <w:rsid w:val="009617A8"/>
+    <w:rsid w:val="00962DCB"/>
     <w:rsid w:val="00964583"/>
     <w:rsid w:val="009654E8"/>
     <w:rsid w:val="00982800"/>
     <w:rsid w:val="00985096"/>
     <w:rsid w:val="0098543E"/>
     <w:rsid w:val="009857FE"/>
     <w:rsid w:val="0098645D"/>
     <w:rsid w:val="00986BFD"/>
     <w:rsid w:val="00990112"/>
+    <w:rsid w:val="00991B4A"/>
     <w:rsid w:val="009924DA"/>
     <w:rsid w:val="00996D74"/>
     <w:rsid w:val="009971D8"/>
     <w:rsid w:val="00997D5B"/>
     <w:rsid w:val="009A2143"/>
     <w:rsid w:val="009A629C"/>
     <w:rsid w:val="009A6718"/>
     <w:rsid w:val="009A7877"/>
     <w:rsid w:val="009B00D3"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009B3CD6"/>
     <w:rsid w:val="009B4C11"/>
     <w:rsid w:val="009B514D"/>
     <w:rsid w:val="009B5EF2"/>
     <w:rsid w:val="009C2A27"/>
     <w:rsid w:val="009C6DB6"/>
     <w:rsid w:val="009C7360"/>
     <w:rsid w:val="009D3837"/>
     <w:rsid w:val="009D38E8"/>
     <w:rsid w:val="009D3FF6"/>
     <w:rsid w:val="009D4DB0"/>
     <w:rsid w:val="009D5EBF"/>
     <w:rsid w:val="009D66C6"/>
     <w:rsid w:val="009E0EF3"/>
     <w:rsid w:val="009E1DCD"/>
@@ -18513,295 +18664,303 @@
     <w:rsid w:val="00A47661"/>
     <w:rsid w:val="00A51275"/>
     <w:rsid w:val="00A5200F"/>
     <w:rsid w:val="00A54499"/>
     <w:rsid w:val="00A56179"/>
     <w:rsid w:val="00A56A29"/>
     <w:rsid w:val="00A56DA6"/>
     <w:rsid w:val="00A602DD"/>
     <w:rsid w:val="00A609D1"/>
     <w:rsid w:val="00A6782F"/>
     <w:rsid w:val="00A711E1"/>
     <w:rsid w:val="00A712E9"/>
     <w:rsid w:val="00A721D4"/>
     <w:rsid w:val="00A724C1"/>
     <w:rsid w:val="00A73AE5"/>
     <w:rsid w:val="00A760AE"/>
     <w:rsid w:val="00A77746"/>
     <w:rsid w:val="00A80C45"/>
     <w:rsid w:val="00A85465"/>
     <w:rsid w:val="00A85AFA"/>
     <w:rsid w:val="00A866F8"/>
     <w:rsid w:val="00A874AE"/>
     <w:rsid w:val="00A92B53"/>
     <w:rsid w:val="00A966D4"/>
     <w:rsid w:val="00A96DE4"/>
+    <w:rsid w:val="00AA0D1F"/>
     <w:rsid w:val="00AA1616"/>
     <w:rsid w:val="00AA692B"/>
     <w:rsid w:val="00AB5F66"/>
     <w:rsid w:val="00AB6920"/>
     <w:rsid w:val="00AC1274"/>
     <w:rsid w:val="00AC205B"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AD0105"/>
     <w:rsid w:val="00AD0AED"/>
     <w:rsid w:val="00AD19B7"/>
     <w:rsid w:val="00AD1E64"/>
     <w:rsid w:val="00AD45F6"/>
     <w:rsid w:val="00AD4971"/>
     <w:rsid w:val="00AD4B26"/>
     <w:rsid w:val="00AD5A7A"/>
     <w:rsid w:val="00AD79FF"/>
     <w:rsid w:val="00AE0A08"/>
     <w:rsid w:val="00AE1B50"/>
     <w:rsid w:val="00AE381B"/>
     <w:rsid w:val="00AF202F"/>
     <w:rsid w:val="00AF22E5"/>
     <w:rsid w:val="00AF23A4"/>
     <w:rsid w:val="00AF3297"/>
     <w:rsid w:val="00AF3403"/>
     <w:rsid w:val="00AF4A85"/>
     <w:rsid w:val="00B00AAE"/>
     <w:rsid w:val="00B01482"/>
     <w:rsid w:val="00B067C9"/>
     <w:rsid w:val="00B06940"/>
     <w:rsid w:val="00B11454"/>
     <w:rsid w:val="00B128A2"/>
     <w:rsid w:val="00B13F37"/>
     <w:rsid w:val="00B158AE"/>
     <w:rsid w:val="00B165D4"/>
     <w:rsid w:val="00B244BB"/>
     <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00B31317"/>
     <w:rsid w:val="00B331C3"/>
     <w:rsid w:val="00B34D45"/>
     <w:rsid w:val="00B372E5"/>
     <w:rsid w:val="00B37450"/>
     <w:rsid w:val="00B42715"/>
     <w:rsid w:val="00B42CCC"/>
     <w:rsid w:val="00B430B8"/>
     <w:rsid w:val="00B446AA"/>
     <w:rsid w:val="00B50583"/>
     <w:rsid w:val="00B506FE"/>
     <w:rsid w:val="00B50958"/>
     <w:rsid w:val="00B50C24"/>
+    <w:rsid w:val="00B53A4B"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B66969"/>
     <w:rsid w:val="00B66C44"/>
     <w:rsid w:val="00B733BD"/>
     <w:rsid w:val="00B739FF"/>
     <w:rsid w:val="00B75188"/>
     <w:rsid w:val="00B76EE9"/>
     <w:rsid w:val="00B7734C"/>
     <w:rsid w:val="00B77FF2"/>
     <w:rsid w:val="00B82136"/>
     <w:rsid w:val="00B825C0"/>
     <w:rsid w:val="00B925C1"/>
     <w:rsid w:val="00BA11A4"/>
     <w:rsid w:val="00BA198F"/>
     <w:rsid w:val="00BA33E5"/>
     <w:rsid w:val="00BA3675"/>
     <w:rsid w:val="00BA7701"/>
     <w:rsid w:val="00BB0782"/>
     <w:rsid w:val="00BB1634"/>
     <w:rsid w:val="00BB1E6F"/>
     <w:rsid w:val="00BB306B"/>
     <w:rsid w:val="00BB50C3"/>
     <w:rsid w:val="00BB5562"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC1775"/>
     <w:rsid w:val="00BC1D86"/>
     <w:rsid w:val="00BC2BA2"/>
+    <w:rsid w:val="00BC3C6C"/>
     <w:rsid w:val="00BC4B38"/>
     <w:rsid w:val="00BC4C79"/>
     <w:rsid w:val="00BC52E1"/>
     <w:rsid w:val="00BC6C97"/>
     <w:rsid w:val="00BC6F8E"/>
     <w:rsid w:val="00BC7AC2"/>
     <w:rsid w:val="00BD250F"/>
     <w:rsid w:val="00BD35D1"/>
     <w:rsid w:val="00BD7F2E"/>
     <w:rsid w:val="00BE4D50"/>
     <w:rsid w:val="00BE51BF"/>
     <w:rsid w:val="00BE542A"/>
     <w:rsid w:val="00BE66F9"/>
     <w:rsid w:val="00BF01CF"/>
     <w:rsid w:val="00BF0835"/>
     <w:rsid w:val="00BF1445"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3B98"/>
     <w:rsid w:val="00BF48B5"/>
     <w:rsid w:val="00BF4B5F"/>
     <w:rsid w:val="00BF6594"/>
     <w:rsid w:val="00C01EA6"/>
     <w:rsid w:val="00C06B50"/>
     <w:rsid w:val="00C06B7A"/>
+    <w:rsid w:val="00C07E93"/>
     <w:rsid w:val="00C125ED"/>
     <w:rsid w:val="00C13BB0"/>
     <w:rsid w:val="00C20A18"/>
     <w:rsid w:val="00C219EC"/>
     <w:rsid w:val="00C226B5"/>
     <w:rsid w:val="00C25F3B"/>
     <w:rsid w:val="00C266C9"/>
     <w:rsid w:val="00C26A79"/>
     <w:rsid w:val="00C26B78"/>
     <w:rsid w:val="00C33770"/>
     <w:rsid w:val="00C3531B"/>
     <w:rsid w:val="00C40FCD"/>
     <w:rsid w:val="00C43BC8"/>
     <w:rsid w:val="00C51DF7"/>
     <w:rsid w:val="00C520AC"/>
     <w:rsid w:val="00C55E0E"/>
     <w:rsid w:val="00C609A6"/>
     <w:rsid w:val="00C61ABB"/>
     <w:rsid w:val="00C64F9E"/>
     <w:rsid w:val="00C654A8"/>
     <w:rsid w:val="00C6666E"/>
     <w:rsid w:val="00C74555"/>
     <w:rsid w:val="00C75CEE"/>
     <w:rsid w:val="00C7708E"/>
     <w:rsid w:val="00C77123"/>
     <w:rsid w:val="00C84C47"/>
     <w:rsid w:val="00C84CE4"/>
     <w:rsid w:val="00C901D7"/>
     <w:rsid w:val="00C93215"/>
     <w:rsid w:val="00C9339C"/>
     <w:rsid w:val="00C94663"/>
     <w:rsid w:val="00C95D22"/>
     <w:rsid w:val="00C969CF"/>
     <w:rsid w:val="00C97178"/>
+    <w:rsid w:val="00C97765"/>
     <w:rsid w:val="00CA0CC8"/>
     <w:rsid w:val="00CA192E"/>
     <w:rsid w:val="00CA302D"/>
     <w:rsid w:val="00CA530B"/>
     <w:rsid w:val="00CA5EB4"/>
     <w:rsid w:val="00CA7EFF"/>
     <w:rsid w:val="00CB0B71"/>
     <w:rsid w:val="00CB0D54"/>
     <w:rsid w:val="00CB1884"/>
     <w:rsid w:val="00CB1B55"/>
     <w:rsid w:val="00CB5EA9"/>
     <w:rsid w:val="00CC1B71"/>
     <w:rsid w:val="00CC451F"/>
     <w:rsid w:val="00CC47A5"/>
     <w:rsid w:val="00CD07B3"/>
     <w:rsid w:val="00CD371C"/>
     <w:rsid w:val="00CE2A8D"/>
     <w:rsid w:val="00CE3A8D"/>
     <w:rsid w:val="00CE4195"/>
     <w:rsid w:val="00CE60CA"/>
     <w:rsid w:val="00CE6590"/>
     <w:rsid w:val="00CE6CC4"/>
     <w:rsid w:val="00CE6CF7"/>
     <w:rsid w:val="00CE70DF"/>
     <w:rsid w:val="00CF2498"/>
     <w:rsid w:val="00CF285E"/>
     <w:rsid w:val="00CF2AB1"/>
     <w:rsid w:val="00CF43F5"/>
     <w:rsid w:val="00CF61F4"/>
     <w:rsid w:val="00CF73D3"/>
     <w:rsid w:val="00D054FF"/>
     <w:rsid w:val="00D065FE"/>
     <w:rsid w:val="00D0687B"/>
     <w:rsid w:val="00D06A58"/>
     <w:rsid w:val="00D10B71"/>
     <w:rsid w:val="00D10EDF"/>
     <w:rsid w:val="00D12B58"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D139DC"/>
     <w:rsid w:val="00D143E3"/>
     <w:rsid w:val="00D1643C"/>
     <w:rsid w:val="00D22553"/>
     <w:rsid w:val="00D24755"/>
     <w:rsid w:val="00D25BFA"/>
     <w:rsid w:val="00D263A3"/>
     <w:rsid w:val="00D265B3"/>
     <w:rsid w:val="00D309E9"/>
     <w:rsid w:val="00D33674"/>
     <w:rsid w:val="00D341A8"/>
+    <w:rsid w:val="00D341EA"/>
     <w:rsid w:val="00D34DFD"/>
     <w:rsid w:val="00D35371"/>
     <w:rsid w:val="00D42060"/>
     <w:rsid w:val="00D42F94"/>
     <w:rsid w:val="00D433AA"/>
     <w:rsid w:val="00D447EA"/>
     <w:rsid w:val="00D4596C"/>
     <w:rsid w:val="00D46133"/>
     <w:rsid w:val="00D47824"/>
     <w:rsid w:val="00D47A6A"/>
     <w:rsid w:val="00D47E2A"/>
     <w:rsid w:val="00D5245A"/>
     <w:rsid w:val="00D5339C"/>
     <w:rsid w:val="00D54207"/>
     <w:rsid w:val="00D57434"/>
     <w:rsid w:val="00D57A84"/>
     <w:rsid w:val="00D61E20"/>
     <w:rsid w:val="00D62FEE"/>
     <w:rsid w:val="00D665AA"/>
     <w:rsid w:val="00D67C10"/>
     <w:rsid w:val="00D711A7"/>
     <w:rsid w:val="00D71B69"/>
     <w:rsid w:val="00D7787D"/>
+    <w:rsid w:val="00D807E7"/>
     <w:rsid w:val="00D80912"/>
     <w:rsid w:val="00D84241"/>
     <w:rsid w:val="00D846B3"/>
     <w:rsid w:val="00D8538A"/>
     <w:rsid w:val="00D85DDF"/>
     <w:rsid w:val="00D86578"/>
     <w:rsid w:val="00D90FD9"/>
     <w:rsid w:val="00D922D5"/>
     <w:rsid w:val="00D928DF"/>
     <w:rsid w:val="00D92E46"/>
     <w:rsid w:val="00D948FF"/>
     <w:rsid w:val="00DA0331"/>
     <w:rsid w:val="00DA0849"/>
     <w:rsid w:val="00DA17C6"/>
     <w:rsid w:val="00DA489B"/>
     <w:rsid w:val="00DA492E"/>
     <w:rsid w:val="00DA57B0"/>
     <w:rsid w:val="00DA5EBE"/>
     <w:rsid w:val="00DA5F79"/>
     <w:rsid w:val="00DA63E0"/>
     <w:rsid w:val="00DA6A14"/>
     <w:rsid w:val="00DA78CD"/>
     <w:rsid w:val="00DB0BA0"/>
     <w:rsid w:val="00DB1297"/>
     <w:rsid w:val="00DB1AF9"/>
     <w:rsid w:val="00DB1D17"/>
     <w:rsid w:val="00DB3A31"/>
     <w:rsid w:val="00DB686E"/>
     <w:rsid w:val="00DB6E45"/>
     <w:rsid w:val="00DC2A72"/>
     <w:rsid w:val="00DC382A"/>
     <w:rsid w:val="00DC44D3"/>
     <w:rsid w:val="00DC486D"/>
     <w:rsid w:val="00DC584F"/>
     <w:rsid w:val="00DC763D"/>
     <w:rsid w:val="00DD0D90"/>
     <w:rsid w:val="00DD2B8F"/>
     <w:rsid w:val="00DD3221"/>
     <w:rsid w:val="00DD49BB"/>
+    <w:rsid w:val="00DD6B17"/>
     <w:rsid w:val="00DE20E9"/>
     <w:rsid w:val="00DE26C3"/>
     <w:rsid w:val="00DE29A6"/>
     <w:rsid w:val="00DE57CB"/>
     <w:rsid w:val="00DE5B79"/>
     <w:rsid w:val="00DE62C1"/>
     <w:rsid w:val="00DF03BE"/>
     <w:rsid w:val="00DF2698"/>
     <w:rsid w:val="00DF2EE2"/>
     <w:rsid w:val="00DF6458"/>
     <w:rsid w:val="00DF6EF7"/>
     <w:rsid w:val="00DF7162"/>
     <w:rsid w:val="00E02316"/>
     <w:rsid w:val="00E0233B"/>
     <w:rsid w:val="00E049AC"/>
     <w:rsid w:val="00E04AE1"/>
     <w:rsid w:val="00E05FF7"/>
     <w:rsid w:val="00E07C61"/>
     <w:rsid w:val="00E10ED8"/>
     <w:rsid w:val="00E13A8D"/>
     <w:rsid w:val="00E13D8B"/>
     <w:rsid w:val="00E16911"/>
     <w:rsid w:val="00E1777F"/>
     <w:rsid w:val="00E17E9B"/>
     <w:rsid w:val="00E202B2"/>
@@ -21780,63 +21939,63 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093892694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vo5fS3Mpu6I" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.surname@uXYZ.country" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.surname@uXYZ.country" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Vo5fS3Mpu6I" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.surname@uXYZ.country" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.surname@uXYZ.country" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.apastyle.org/apastyle/translations/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.apastyle.org/apastyle/translations/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
@@ -22457,75 +22616,75 @@
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225D9933-30BD-42CC-B084-DF4BF0E3AE6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Gabarit_M&amp;M_FR_v022.03.11.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1863</Words>
-  <Characters>10248</Characters>
+  <Words>1986</Words>
+  <Characters>10923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12087</CharactersWithSpaces>
+  <CharactersWithSpaces>12884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>4653059</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852033</vt:i4>
       </vt:variant>
       <vt:variant>