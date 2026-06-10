--- v0 (2025-11-18)
+++ v1 (2026-06-10)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44464580" w14:textId="47DFB9E4" w:rsidR="00A22115" w:rsidRDefault="005C783B" w:rsidP="00A22115">
       <w:pPr>
         <w:pStyle w:val="TitreprincipalH1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Exemple de t</w:t>
       </w:r>
       <w:r w:rsidR="00112AEC">
         <w:t xml:space="preserve">itre principal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06592D49" w14:textId="0F167C00" w:rsidR="006861D1" w:rsidRDefault="006861D1" w:rsidP="00A22115">
+    <w:p w14:paraId="06592D49" w14:textId="7F093113" w:rsidR="006861D1" w:rsidRDefault="006861D1" w:rsidP="00A22115">
       <w:pPr>
         <w:pStyle w:val="Sout-titreprincipalmm"/>
       </w:pPr>
       <w:r w:rsidRPr="003F788D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Pour la traduction des titres</w:t>
       </w:r>
       <w:r w:rsidR="003F788D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, des résumés et des mots-clés </w:t>
       </w:r>
       <w:r w:rsidRPr="003F788D">
         <w:rPr>
@@ -77,274 +77,294 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">dans les autres langues que la langue principale, vous pouvez faire appel à un locuteur de la langue à traduire ou sinon utiliser </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="003F788D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>www.deepl.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F788D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou un robot conversationnel. Ces résumés seront validés par nos spécialistes de ces langue</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00852266">
+        <w:t xml:space="preserve"> ou un </w:t>
+      </w:r>
+      <w:r w:rsidR="006739D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00852266" w:rsidRPr="00852266">
+        <w:t>agent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F788D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
+        <w:t xml:space="preserve"> conversationnel. Ces résumés seront validés par nos spécialistes de ces langue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852266">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Les articles soumis </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00852266" w:rsidRPr="00852266">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">doivent être identifiés de la façon </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E79A9">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A79BD25" w14:textId="04C99677" w:rsidR="00C84CE4" w:rsidRDefault="00B82136" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="SoustitreArticle-Autreslangues"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84CE4">
+        <w:t xml:space="preserve">raduction du titre en </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84CE4" w:rsidRPr="009B5EF2">
+        <w:t>anglais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5A2AE7" w14:textId="77777777" w:rsidR="00C84CE4" w:rsidRDefault="00C84CE4" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="SoustitreArticle-Autreslangues"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Traduction du titre en espagnol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE34AEC" w14:textId="08FBC14A" w:rsidR="0080000A" w:rsidRDefault="0080000A" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="SoustitreArticle-Autreslangues"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080000A">
+        <w:t xml:space="preserve">Traduction du titre en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>portugais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2BE0C9" w14:textId="77777777" w:rsidR="00E876A2" w:rsidRPr="00E876A2" w:rsidRDefault="00E876A2" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E876A2">
+        <w:instrText>https://doi.org/10.52358/mm.vi28.xxx</w:instrText>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045B6BAB" w14:textId="77777777" w:rsidR="00E876A2" w:rsidRPr="00356FE3" w:rsidRDefault="00E876A2" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00356FE3">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.52358/mm.vi28.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DEEDA4" w14:textId="423E4122" w:rsidR="00105392" w:rsidRPr="00105392" w:rsidRDefault="00E876A2" w:rsidP="00765202">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:spacing w:before="720" w:after="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk153402875"/>
+      <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">anonyme comme suggéré </w:t>
-      </w:r>
+        <w:t xml:space="preserve">[Les articles soumis </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>pour se conformer au processus d’évaluation en double aveugle par les pairs.]</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00164702">
+        <w:t xml:space="preserve">doivent être identifiés de la façon </w:t>
+      </w:r>
+      <w:r w:rsidR="009E79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Auteur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E79A9" w:rsidRPr="00164702">
+        <w:t xml:space="preserve">anonyme comme suggéré </w:t>
+      </w:r>
+      <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(s)</w:t>
+        <w:t>pour se conformer au processus d’évaluation en double aveugle par les pairs.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BFE3ED" w14:textId="77777777" w:rsidR="00105392" w:rsidRDefault="00105392" w:rsidP="00105392">
+    <w:p w14:paraId="0B4F7077" w14:textId="77777777" w:rsidR="00105392" w:rsidRDefault="00105392" w:rsidP="00105392">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3797A848" w14:textId="77777777" w:rsidR="00105392" w:rsidRPr="009E79A9" w:rsidRDefault="00105392" w:rsidP="00105392">
-      <w:pPr>
+    <w:p w14:paraId="019A4E71" w14:textId="77777777" w:rsidR="00105392" w:rsidRDefault="00105392" w:rsidP="00105392">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009E79A9">
+        <w:t>Auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="009E79A9" w:rsidRPr="00164702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BFE3ED" w14:textId="77777777" w:rsidR="00105392" w:rsidRDefault="00105392" w:rsidP="00105392">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3797A848" w14:textId="77777777" w:rsidR="00105392" w:rsidRPr="009E79A9" w:rsidRDefault="00105392" w:rsidP="00105392">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E79A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">[Si votre article est accepté, vous devrez préciser les infos suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501FA570" w14:textId="10504249" w:rsidR="00E02316" w:rsidRPr="009E79A9" w:rsidRDefault="00B77FF2" w:rsidP="00373DAB">
+    <w:p w14:paraId="501FA570" w14:textId="747CC6BF" w:rsidR="00E02316" w:rsidRPr="009E79A9" w:rsidRDefault="00B77FF2" w:rsidP="00373DAB">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Prénom et </w:t>
       </w:r>
       <w:r w:rsidR="00F6506F" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -362,52 +382,105 @@
         </w:rPr>
         <w:t>, Statut</w:t>
       </w:r>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
         <w:t>Établissement d’enseignement, Pays</w:t>
       </w:r>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00D3447B" w:rsidRPr="00664430">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>prenom.nom@uXYZ.pays</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00C05D57">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-</w:t>
+        </w:r>
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>XXXX</w:t>
+        </w:r>
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>XXXX</w:t>
+        </w:r>
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="004E282A" w:rsidRPr="00475DAB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E282A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="691AA296" w14:textId="6FB413E0" w:rsidR="00766906" w:rsidRDefault="00B77FF2" w:rsidP="00373DAB">
+    <w:p w14:paraId="691AA296" w14:textId="42742AEA" w:rsidR="00766906" w:rsidRDefault="00B77FF2" w:rsidP="00373DAB">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Prénom et </w:t>
       </w:r>
       <w:r w:rsidR="00F6506F" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r w:rsidR="00112AEC" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>dernier auteur</w:t>
       </w:r>
       <w:r w:rsidRPr="009E79A9">
@@ -420,101 +493,116 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
         <w:t>Établissement d’enseignement, Pays</w:t>
       </w:r>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D3447B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>prenom.nom@uXYZ.pays</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00105392" w:rsidRPr="009E79A9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004E282A">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="004E282A" w:rsidRPr="004E282A">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-XXXX-XXXX-XXXX</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E282A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381AE1B1" w14:textId="77777777" w:rsidR="0057513E" w:rsidRDefault="0057513E" w:rsidP="0057513E">
       <w:pPr>
         <w:pStyle w:val="Nomauteurpremierepage"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08982A3D" w14:textId="5099221A" w:rsidR="00735B15" w:rsidRPr="00735B15" w:rsidRDefault="00735B15" w:rsidP="00735B15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3052"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="130BD472" w14:textId="3926DF7D" w:rsidR="009E79A9" w:rsidRPr="00D3447B" w:rsidRDefault="009E79A9" w:rsidP="009E79A9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF03BE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Avant de débuter la rédaction, assurez-vous que ce les métadonnées de ce document ne révèlent pas l’identité des auteurs.</w:t>
       </w:r>
       <w:r w:rsidR="00B34D45" w:rsidRPr="00DF03BE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voir </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00B34D45" w:rsidRPr="00DF03BE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>https://youtu.be/FYcVRBFORNQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D3447B">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3447B" w:rsidRPr="00D3447B">
         <w:rPr>
@@ -1988,121 +2076,70 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>dolores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>dolenecus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112AEC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAE5331" w14:textId="193CE69E" w:rsidR="00A22115" w:rsidRPr="00206F11" w:rsidRDefault="00A760AE" w:rsidP="00A22115">
       <w:pPr>
         <w:pStyle w:val="Rsum"/>
         <w:rPr>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A760AE">
+      <w:r w:rsidRPr="00D27120">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidR="00A22115">
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A22115" w:rsidRPr="00D27120">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54837" w:rsidRPr="00D27120">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aximusanihiti, rerrunt, dolor, explit quisit, quidictem rerum fuga</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="188BB05A" w14:textId="667DCDB4" w:rsidR="003F788D" w:rsidRPr="00206F11" w:rsidRDefault="003F788D" w:rsidP="003F788D">
       <w:pPr>
         <w:pStyle w:val="Rsum"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="504" w:right="504"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk153413630"/>
       <w:r w:rsidRPr="00206F11">
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">resumo </w:t>
       </w:r>
       <w:r w:rsidRPr="00206F11">
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-PT"/>
@@ -2627,51 +2664,51 @@
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0089529D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CA7F7F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:anchor="types_formats" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="types_formats" w:history="1">
         <w:r w:rsidR="00CA7F7F" w:rsidRPr="00E207E8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">limite </w:t>
         </w:r>
         <w:r w:rsidR="0089529D" w:rsidRPr="00E207E8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">de mots </w:t>
         </w:r>
         <w:r w:rsidR="00E207E8" w:rsidRPr="00E207E8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
@@ -4196,51 +4233,51 @@
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E77CC48" wp14:editId="64E4CA7C">
             <wp:extent cx="3892550" cy="2919095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Graphique 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5FDB7D" w14:textId="4863E2A6" w:rsidR="005B5524" w:rsidRPr="00D86578" w:rsidRDefault="002805ED" w:rsidP="0065730C">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0065730C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="00162358" w:rsidRPr="0065730C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -4334,51 +4371,51 @@
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2306B0" w14:textId="77777777" w:rsidR="005B5524" w:rsidRPr="00164702" w:rsidRDefault="005B5524" w:rsidP="0065730C">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD56138" w14:textId="0E202366" w:rsidR="00D84241" w:rsidRDefault="005B5524" w:rsidP="0065730C">
       <w:pPr>
         <w:pStyle w:val="0-Courant"/>
       </w:pPr>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Rappelons que Médiations et médiatisations est publié sous licence </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00164702">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>CC BY-NC-SA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> et que les figures ou tableaux intégrés à votre article doivent être compatibles avec cette licence. Si vous n'avez pas reçu l'autorisation de</w:t>
       </w:r>
       <w:r w:rsidR="00D3447B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">s ayants droit </w:t>
       </w:r>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>pour reproduire un tableau ou une figure</w:t>
@@ -6245,51 +6282,51 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>© placé en note sous le tableau permet de lever</w:t>
       </w:r>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> toute ambiguïté pour les lecteurs </w:t>
       </w:r>
       <w:r w:rsidR="009D3837">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>à propos des</w:t>
       </w:r>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> droits d’auteur. Comme indiqué sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00164702">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>cette page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D3837">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la revue :</w:t>
       </w:r>
       <w:r w:rsidRPr="00164702">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> « Les auteurs conservent le droit d'auteur sans restriction et tous les droits de publication. ». Évidemment, si le tableau (ou la figure) est reproduit, il faut obtenir </w:t>
       </w:r>
       <w:r w:rsidR="009D3837">
         <w:rPr>
@@ -6737,51 +6774,149 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86578">
         <w:t>Ique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86578">
         <w:t xml:space="preserve"> mos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86578">
         <w:t>nonecatet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86578">
         <w:t>latiatiistis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86578">
         <w:t xml:space="preserve"> at.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A760BBF" w14:textId="09E1CDAA" w:rsidR="003268EA" w:rsidRPr="0000612D" w:rsidRDefault="003268EA" w:rsidP="003268EA">
+    <w:p w14:paraId="502C4F0C" w14:textId="11A52E93" w:rsidR="00A23535" w:rsidRDefault="00A23535" w:rsidP="00A23535">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C07A5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Si votre projet </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64437" w:rsidRPr="007C07A5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a reçu un financement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4275D" w:rsidRPr="007C07A5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, nous suggérons de placer la note à cet effet en fin d’article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07A5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552A0D65" w14:textId="77777777" w:rsidR="008C2E82" w:rsidRDefault="008C2E82" w:rsidP="001A00A2">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793CF5FF" w14:textId="39E9B0A2" w:rsidR="00E64933" w:rsidRPr="00E64933" w:rsidRDefault="00E64933" w:rsidP="001A00A2">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>Financement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A074C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A46F9C" w14:textId="7737E00A" w:rsidR="00E64933" w:rsidRDefault="00E64933" w:rsidP="001A00A2">
+      <w:pPr>
+        <w:pStyle w:val="0-Courant"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64933">
+        <w:t>Ce projet de recherche a été financé par …</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64437">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D0D6CB" w14:textId="40C8DF36" w:rsidR="00E64933" w:rsidRPr="002A3A65" w:rsidRDefault="0087651C" w:rsidP="0087651C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3A65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>Utilisation d’un agent conversationnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A760BBF" w14:textId="075A99F4" w:rsidR="003268EA" w:rsidRPr="0000612D" w:rsidRDefault="003268EA" w:rsidP="003268EA">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="0000612D" w:rsidRPr="0000612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6826,64 +6961,63 @@
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="0000612D" w:rsidRPr="0000612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> texte créé par un chabot</w:t>
       </w:r>
       <w:r w:rsidRPr="0000612D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAD57B4" w14:textId="6B12861A" w:rsidR="003268EA" w:rsidRPr="00167147" w:rsidRDefault="00067B16" w:rsidP="003268EA">
+    <w:p w14:paraId="6DAD57B4" w14:textId="641F72CB" w:rsidR="003268EA" w:rsidRPr="00785975" w:rsidRDefault="00067B16" w:rsidP="003268EA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A la question « formulation de la question ? », </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00067B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00067B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6891,222 +7025,681 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> [ou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00067B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Copilot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00067B16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">, Gemini, Claude, etc. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167147">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="pt-PT"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00986942">
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="pt-PT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00167147">
+        </w:rPr>
+        <w:t xml:space="preserve"> a indiqué que </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14549" w:rsidRPr="00785975">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="pt-PT"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> « ulpa quo tet aut ex exeribus, cumquatia sequateni denihit » (OpenAI, 2025).</w:t>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00785975" w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel ou telle </w:t>
+      </w:r>
+      <w:r w:rsidR="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>fait, opinion ou évén</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14549" w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00986942" w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ulpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quo tet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>aut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>exeribus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>cumquatia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>sequateni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>denihit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » (OpenAI, 2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD4290D" w14:textId="77B139FB" w:rsidR="00CD07B3" w:rsidRPr="00CD07B3" w:rsidRDefault="00D35371" w:rsidP="00765202">
+    <w:p w14:paraId="369D9E8F" w14:textId="38A7F26D" w:rsidR="00BA7071" w:rsidRPr="0000612D" w:rsidRDefault="00BA7071" w:rsidP="00BA7071">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voici un exemple </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>de mention de l’utilisation d’un agent conversationnel pour la rédaction</w:t>
+      </w:r>
+      <w:r w:rsidR="00560AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et la traduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000612D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="19"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504AE3AC" w14:textId="3E429317" w:rsidR="00544D90" w:rsidRPr="00544D90" w:rsidRDefault="00A16568" w:rsidP="00544D90">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Claude</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3B87" w:rsidRPr="00067B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE3B87" w:rsidRPr="00067B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE3B87" w:rsidRPr="00067B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gemini, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00067B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE3B87" w:rsidRPr="00067B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00544D90" w:rsidRPr="00544D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>a été utilisé pour aider à la rédaction et à la traduction de certains passages du texte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD4290D" w14:textId="48AAC977" w:rsidR="00CD07B3" w:rsidRPr="00CD07B3" w:rsidRDefault="00D35371" w:rsidP="00CF27D3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="fr-FR" w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR" w:eastAsia="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Liste de références</w:t>
+        <w:t>Liste de</w:t>
+      </w:r>
+      <w:r w:rsidR="00560AD2">
+        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> références</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F379DB5" w14:textId="4C044121" w:rsidR="00DC44D3" w:rsidRPr="00105392" w:rsidRDefault="00DC44D3" w:rsidP="00DC44D3">
+    <w:p w14:paraId="3F379DB5" w14:textId="4FDBA012" w:rsidR="00DC44D3" w:rsidRDefault="00DC44D3" w:rsidP="00DC44D3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E79A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00F93123" w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si les noms des auteurs apparaissent dans les références de l’article, vous devez remplacer ces références </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00164702">
+        <w:t>Anonymat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93123">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">(toute la ligne) </w:t>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>par « Auteur (XXXX) » afin de préserver l’anonymat. Si votre soumission est acceptée, vous devrez préciser ces références dans la version finale de votre article.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E79A9">
+        <w:t xml:space="preserve">Si les noms des auteurs apparaissent dans les références de l’article, vous devez remplacer ces références </w:t>
+      </w:r>
+      <w:r w:rsidR="00164702">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve">(toute la ligne) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>par « Auteur (XXXX) » afin de préserver l’anonymat. Si votre soumission est acceptée, vous devrez préciser ces références dans la version finale de votre article.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E79A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636250F7" w14:textId="7D1088A2" w:rsidR="00F93123" w:rsidRPr="00105392" w:rsidRDefault="00F93123" w:rsidP="00DC44D3">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Références inexistantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : toutes les références doivent être réelles et complètes dès la soumission pour permettre aux personnes évaluatrices de les vérifier. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Toute soumission comportant plus de trois références hallucinées (p. ex. auteur n’ayant jamais publié dans une revue] sera automatiquement refusée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76203">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A9F541" w14:textId="77777777" w:rsidR="00DC44D3" w:rsidRDefault="00DC44D3" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:rStyle w:val="2bibliographieauteur"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BE447A" w14:textId="127E52B4" w:rsidR="007322A1" w:rsidRDefault="007322A1" w:rsidP="00CB1884">
+    <w:p w14:paraId="42BE447A" w14:textId="20B0ACCE" w:rsidR="007322A1" w:rsidRDefault="007322A1" w:rsidP="00CB1884">
       <w:r w:rsidRPr="00085BB3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Exemples]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002718A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Exemples</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4CAE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Utiliser le style « 1_References »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085BB3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00164702" w:rsidRPr="00085BB3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1855D51D" w14:textId="77777777" w:rsidR="00D84241" w:rsidRDefault="00D84241" w:rsidP="00CB1884"/>
     <w:p w14:paraId="2FDD7661" w14:textId="34290041" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00085BB3">
         <w:t xml:space="preserve">Bélisle, M., Cabana, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085BB3">
         <w:t>Beaucher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00085BB3">
-        <w:t xml:space="preserve">, C., </w:t>
-[...7 lines deleted...]
-        <w:t>, S. et Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
+        <w:t>, C., Lakhal, S. et Leroux, J. L. (2017). Implantation du portfolio numérique pour soutenir le développement des compétences professionnelles : le cas de quatre programmes de formation à l'enseignement. Dans A. Stockless, I. Lepage et P. Plante (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085BB3">
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00085BB3">
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00085BB3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actes du colloque CIRTA 2017. Ouvrir les murs de la classe avec le numérique.</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="003B268F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://archipel.uqam.ca/11142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E132D98" w14:textId="647B66D1" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Galsworthy, M. [Tyt Nation]. (2013, 8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
@@ -7132,305 +7725,273 @@
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> - TYT Science [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>vidéo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085BB3">
         <w:t>YouTube.</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="003B268F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>http://youtube.com/watch?v=ezJQ3lQYDuU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C90F90" w14:textId="18CF0C39" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00085BB3">
         <w:t>Ingénierie pédagogique (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085BB3">
         <w:t>n.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00085BB3">
         <w:t>.). Dans Wikipédia.</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="003B268F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C66DE01" w14:textId="01D811B0" w:rsidR="00D84241" w:rsidRPr="00765202" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085BB3">
-        <w:t>Obasi</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, E. M. et Leong, F. T. L. (2009). </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Obasi, E. M. et Leong, F. T. L. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychological distress, acculturation, and mental health-seeking attitudes among people of African descent in the United States: A preliminary investigation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00765202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00765202">
         <w:t>, 56, 227–238</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3" w:rsidRPr="00765202">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="00765202">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/a0014865</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3" w:rsidRPr="00765202">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00765202">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1443BE86" w14:textId="77777777" w:rsidR="00492599" w:rsidRPr="00FC5407" w:rsidRDefault="00492599" w:rsidP="00492599">
       <w:pPr>
         <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC5407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>OpenAI</w:t>
-[...10 lines deleted...]
-        <w:t>. (202</w:t>
+        <w:t>OpenAI. (202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC5407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC5407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (version du 30 novembre) [grand modèle multimodal]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="006C4708">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://chat.openai.com/chat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715FAC45" w14:textId="27A39DE9" w:rsidR="00D84241" w:rsidRPr="0080000A" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD26D7">
-        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S. J. (2019). </w:t>
+        <w:t xml:space="preserve">Raymond, C., Marin, M.-F., Juster, R.-P. et Lupien, S. J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Should we suppress or reappraise our stress? The moderating role of reappraisal on cortisol reactivity and recovery in healthy adults. Anxiety, </w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Stress, &amp; Coping, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(3), 286</w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>297.</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3" w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="0080000A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10615806.2019.1596676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3" w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E60C015" w14:textId="77777777" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="0080000A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Sacks, O. (1985). </w:t>
       </w:r>
@@ -7450,51 +8011,51 @@
       </w:r>
       <w:r w:rsidRPr="00085BB3">
         <w:t>Harper et Row.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B5F0EB" w14:textId="16404538" w:rsidR="00D84241" w:rsidRPr="00085BB3" w:rsidRDefault="00D84241" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
       <w:r w:rsidRPr="00085BB3">
         <w:t xml:space="preserve">Sauvé, L., Pellerin, G., Tanguay, V et Desjardins, G. (2019, 15 nov.). Une solution en ligne pour aider les élèves au secondaire (en formation générale et professionnelle) : SAMI-PRO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085BB3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Médiations &amp; médiatisations, 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00085BB3">
         <w:t>, 176-186.</w:t>
       </w:r>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00085BB3" w:rsidRPr="003B268F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00085BB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE85AFC" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRDefault="004E7E12" w:rsidP="00085BB3">
       <w:pPr>
         <w:pStyle w:val="1References"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F759CC" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRDefault="004E7E12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Roboto-Light"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -7560,51 +8121,50 @@
     </w:p>
     <w:p w14:paraId="6AA84DB3" w14:textId="77777777" w:rsidR="00293C31" w:rsidRPr="00293C31" w:rsidRDefault="00293C31" w:rsidP="00DC2A72">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B9CBDB" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRDefault="004E7E12" w:rsidP="004E7E12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8828"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC2A72" w:rsidRPr="00EE5D5B" w14:paraId="3D98171C" w14:textId="77777777" w:rsidTr="00EE5D5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53CE65C0" w14:textId="77777777" w:rsidR="00DC2A72" w:rsidRPr="00CC47A5" w:rsidRDefault="00DC2A72" w:rsidP="00FD70C7">
             <w:pPr>
               <w:pStyle w:val="0-Courant"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC47A5">
               <w:t xml:space="preserve">Dans le style APA, l'annexe apparaît après la liste des références. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="302264BF" w14:textId="77777777" w:rsidR="00DC2A72" w:rsidRPr="00CC47A5" w:rsidRDefault="00DC2A72" w:rsidP="00FD70C7">
             <w:pPr>
               <w:pStyle w:val="0-Courant"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC47A5">
               <w:t xml:space="preserve">Si vous avez plus d'une annexe, vous devez nommer la première annexe A, la deuxième annexe B et ainsi de suite dans l'ordre dans lequel vous les mentionnez dans votre article. </w:t>
             </w:r>
           </w:p>
@@ -8615,213 +9175,206 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>NomAuteur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019). Reproduit avec la permission des ayants droit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C1EB96" w14:textId="77777777" w:rsidR="004E7E12" w:rsidRPr="004E7E12" w:rsidRDefault="004E7E12" w:rsidP="004E7E12"/>
-    <w:sectPr w:rsidR="004E7E12" w:rsidRPr="004E7E12" w:rsidSect="007F08C1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="004E7E12" w:rsidRPr="004E7E12" w:rsidSect="00E876A2">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1338" w:right="1701" w:bottom="1701" w:left="1701" w:header="0" w:footer="404" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14A4D1C2" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D" w:rsidP="00990112">
+    <w:p w14:paraId="76089C1A" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120FBA39" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D"/>
+    <w:p w14:paraId="4359789F" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C0051D9" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D" w:rsidP="00990112">
+    <w:p w14:paraId="60AE2E99" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2350BE0A" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D"/>
+    <w:p w14:paraId="153E8A03" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Medium">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Bold">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Roboto"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto-Regular">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Light">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobotoCondensed-Bold">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8915,99 +9468,99 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© Auteurs. Cette œuvre est distribuée sous licence </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="002D3984">
         <w:rPr>
           <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Creative Commons 4.0 International</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="1EEC94BB" w14:textId="7B92CAB4" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
+  <w:p w14:paraId="1EEC94BB" w14:textId="7DE0BD72" w:rsidR="008E1AF4" w:rsidRPr="00116A8C" w:rsidRDefault="008E1AF4" w:rsidP="005B5524">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>revue-mediations.teluq.ca | N</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>o</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00733D09">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="009360E2">
+    <w:r w:rsidR="00D97791">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3984">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00733D09">
+    <w:r w:rsidR="00D97791">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75129469" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="00116A8C" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="styleentetepresonnalis"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64D46F1D" w14:textId="77777777" w:rsidR="00743282" w:rsidRPr="003620B3" w:rsidRDefault="00743282" w:rsidP="00A80C45">
     <w:pPr>
       <w:pStyle w:val="Stylepaginationpersonnalise"/>
     </w:pPr>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003620B3">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -9294,64 +9847,64 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobotoCondensed-Bold" w:hAnsi="RobotoCondensed-Bold" w:cs="RobotoCondensed-Bold"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DE15BCF" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D" w:rsidP="00990112">
+    <w:p w14:paraId="2820D83D" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51" w:rsidP="00990112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098BF742" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D"/>
+    <w:p w14:paraId="0F146B83" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ABAB546" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D" w:rsidP="00990112">
+    <w:p w14:paraId="03814A2F" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51" w:rsidP="00990112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C93ABD" w14:textId="77777777" w:rsidR="00334A8D" w:rsidRDefault="00334A8D"/>
+    <w:p w14:paraId="1207AD37" w14:textId="77777777" w:rsidR="00D02E51" w:rsidRDefault="00D02E51"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="361D6356" w14:textId="77777777" w:rsidR="0065730C" w:rsidRPr="00655B60" w:rsidRDefault="0065730C" w:rsidP="0065730C">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655B60">
         <w:rPr>
           <w:rStyle w:val="NotesdebasdepagemmCar"/>
         </w:rPr>
         <w:t>Voir</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
@@ -10693,51 +11246,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1213156441">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="195239230">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="293022403">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="662200474">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1695424143">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1328" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B5524"/>
@@ -10857,54 +11410,56 @@
     <w:rsid w:val="00154C52"/>
     <w:rsid w:val="001574E7"/>
     <w:rsid w:val="0016155D"/>
     <w:rsid w:val="00162358"/>
     <w:rsid w:val="00164702"/>
     <w:rsid w:val="00165555"/>
     <w:rsid w:val="001656B6"/>
     <w:rsid w:val="001656CE"/>
     <w:rsid w:val="00167012"/>
     <w:rsid w:val="00167147"/>
     <w:rsid w:val="001714C9"/>
     <w:rsid w:val="00172307"/>
     <w:rsid w:val="00173EAF"/>
     <w:rsid w:val="00175D04"/>
     <w:rsid w:val="001775C9"/>
     <w:rsid w:val="00182ABC"/>
     <w:rsid w:val="00182DE8"/>
     <w:rsid w:val="00184916"/>
     <w:rsid w:val="00184FC8"/>
     <w:rsid w:val="001861A8"/>
     <w:rsid w:val="00192EF8"/>
     <w:rsid w:val="00193D9C"/>
     <w:rsid w:val="00193E60"/>
     <w:rsid w:val="00195B23"/>
     <w:rsid w:val="0019753F"/>
+    <w:rsid w:val="001A00A2"/>
     <w:rsid w:val="001B0D80"/>
     <w:rsid w:val="001B107A"/>
     <w:rsid w:val="001B13FF"/>
     <w:rsid w:val="001B1CF8"/>
+    <w:rsid w:val="001B2493"/>
     <w:rsid w:val="001B3234"/>
     <w:rsid w:val="001B3DCD"/>
     <w:rsid w:val="001B426E"/>
     <w:rsid w:val="001B5DF6"/>
     <w:rsid w:val="001B6B66"/>
     <w:rsid w:val="001B7594"/>
     <w:rsid w:val="001C20F9"/>
     <w:rsid w:val="001C3BFF"/>
     <w:rsid w:val="001D0391"/>
     <w:rsid w:val="001D1EC9"/>
     <w:rsid w:val="001D2E11"/>
     <w:rsid w:val="001D3A52"/>
     <w:rsid w:val="001D4255"/>
     <w:rsid w:val="001D55EB"/>
     <w:rsid w:val="001D70D1"/>
     <w:rsid w:val="001E080D"/>
     <w:rsid w:val="001E1DC3"/>
     <w:rsid w:val="001E26ED"/>
     <w:rsid w:val="001E482C"/>
     <w:rsid w:val="001E5ED9"/>
     <w:rsid w:val="001E608C"/>
     <w:rsid w:val="001E6533"/>
     <w:rsid w:val="001E75E5"/>
     <w:rsid w:val="001E7CDA"/>
     <w:rsid w:val="001F1000"/>
@@ -10928,69 +11483,71 @@
     <w:rsid w:val="002240A3"/>
     <w:rsid w:val="00224191"/>
     <w:rsid w:val="00225DC9"/>
     <w:rsid w:val="00225EE2"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="00227D15"/>
     <w:rsid w:val="00227F96"/>
     <w:rsid w:val="00233D33"/>
     <w:rsid w:val="00235CA5"/>
     <w:rsid w:val="00235ED8"/>
     <w:rsid w:val="002374D3"/>
     <w:rsid w:val="002403DF"/>
     <w:rsid w:val="00241FE8"/>
     <w:rsid w:val="0024440B"/>
     <w:rsid w:val="002445B1"/>
     <w:rsid w:val="0024636B"/>
     <w:rsid w:val="002472EA"/>
     <w:rsid w:val="00247587"/>
     <w:rsid w:val="00252641"/>
     <w:rsid w:val="00252663"/>
     <w:rsid w:val="00253842"/>
     <w:rsid w:val="00256C1C"/>
     <w:rsid w:val="00261288"/>
     <w:rsid w:val="00261C71"/>
     <w:rsid w:val="00262AE9"/>
+    <w:rsid w:val="002718A7"/>
     <w:rsid w:val="00272C9C"/>
     <w:rsid w:val="00273F0E"/>
     <w:rsid w:val="00276A5D"/>
     <w:rsid w:val="002772D7"/>
     <w:rsid w:val="002802E9"/>
     <w:rsid w:val="0028046B"/>
     <w:rsid w:val="0028048D"/>
     <w:rsid w:val="002805ED"/>
     <w:rsid w:val="00283662"/>
     <w:rsid w:val="002876DE"/>
     <w:rsid w:val="00291656"/>
     <w:rsid w:val="002926E7"/>
     <w:rsid w:val="00292714"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00293C31"/>
     <w:rsid w:val="002941DE"/>
     <w:rsid w:val="00297192"/>
     <w:rsid w:val="002A1927"/>
     <w:rsid w:val="002A39B8"/>
+    <w:rsid w:val="002A3A65"/>
     <w:rsid w:val="002A405B"/>
     <w:rsid w:val="002A51F6"/>
     <w:rsid w:val="002A62DC"/>
     <w:rsid w:val="002A6944"/>
     <w:rsid w:val="002B2B92"/>
     <w:rsid w:val="002C28FE"/>
     <w:rsid w:val="002C2C7F"/>
     <w:rsid w:val="002C3DB3"/>
     <w:rsid w:val="002C463B"/>
     <w:rsid w:val="002C465B"/>
     <w:rsid w:val="002C4914"/>
     <w:rsid w:val="002C75C3"/>
     <w:rsid w:val="002D0DA1"/>
     <w:rsid w:val="002D3268"/>
     <w:rsid w:val="002D59CF"/>
     <w:rsid w:val="002D6D9B"/>
     <w:rsid w:val="002E0DB1"/>
     <w:rsid w:val="002E1554"/>
     <w:rsid w:val="002E16F0"/>
     <w:rsid w:val="002E1BBB"/>
     <w:rsid w:val="002E2718"/>
     <w:rsid w:val="002E3DF2"/>
     <w:rsid w:val="002E4AB6"/>
     <w:rsid w:val="002E634A"/>
     <w:rsid w:val="002F0D89"/>
@@ -11070,50 +11627,51 @@
     <w:rsid w:val="003B04B5"/>
     <w:rsid w:val="003B2C3E"/>
     <w:rsid w:val="003B2FB1"/>
     <w:rsid w:val="003B6747"/>
     <w:rsid w:val="003C02F7"/>
     <w:rsid w:val="003C0BEB"/>
     <w:rsid w:val="003C137B"/>
     <w:rsid w:val="003C3FA0"/>
     <w:rsid w:val="003D087F"/>
     <w:rsid w:val="003D0D85"/>
     <w:rsid w:val="003D1675"/>
     <w:rsid w:val="003D1BE1"/>
     <w:rsid w:val="003D24DD"/>
     <w:rsid w:val="003D3121"/>
     <w:rsid w:val="003D45E1"/>
     <w:rsid w:val="003D5E5B"/>
     <w:rsid w:val="003D5ED5"/>
     <w:rsid w:val="003E0302"/>
     <w:rsid w:val="003E0AA2"/>
     <w:rsid w:val="003E1441"/>
     <w:rsid w:val="003E3794"/>
     <w:rsid w:val="003E4CAC"/>
     <w:rsid w:val="003E4E31"/>
     <w:rsid w:val="003E50B8"/>
     <w:rsid w:val="003E762B"/>
+    <w:rsid w:val="003F3768"/>
     <w:rsid w:val="003F4B24"/>
     <w:rsid w:val="003F788D"/>
     <w:rsid w:val="00400670"/>
     <w:rsid w:val="0040184A"/>
     <w:rsid w:val="00401D9F"/>
     <w:rsid w:val="004029DE"/>
     <w:rsid w:val="00403A8F"/>
     <w:rsid w:val="00405E48"/>
     <w:rsid w:val="004101D6"/>
     <w:rsid w:val="004108A5"/>
     <w:rsid w:val="004115DB"/>
     <w:rsid w:val="0041169B"/>
     <w:rsid w:val="0041210F"/>
     <w:rsid w:val="00416F23"/>
     <w:rsid w:val="004219E9"/>
     <w:rsid w:val="00423C3F"/>
     <w:rsid w:val="00424939"/>
     <w:rsid w:val="004253AA"/>
     <w:rsid w:val="00425C67"/>
     <w:rsid w:val="00425FCF"/>
     <w:rsid w:val="00427C46"/>
     <w:rsid w:val="00432806"/>
     <w:rsid w:val="0043502E"/>
     <w:rsid w:val="004352DF"/>
     <w:rsid w:val="0043598C"/>
@@ -11129,174 +11687,179 @@
     <w:rsid w:val="00477C51"/>
     <w:rsid w:val="00477EF5"/>
     <w:rsid w:val="004808F4"/>
     <w:rsid w:val="0048093F"/>
     <w:rsid w:val="00484E2C"/>
     <w:rsid w:val="00486A03"/>
     <w:rsid w:val="00491A2F"/>
     <w:rsid w:val="00492599"/>
     <w:rsid w:val="00493B62"/>
     <w:rsid w:val="004A2158"/>
     <w:rsid w:val="004A2E6A"/>
     <w:rsid w:val="004A32DD"/>
     <w:rsid w:val="004A6015"/>
     <w:rsid w:val="004A64EB"/>
     <w:rsid w:val="004B0FBE"/>
     <w:rsid w:val="004B19EC"/>
     <w:rsid w:val="004B3EA3"/>
     <w:rsid w:val="004B4766"/>
     <w:rsid w:val="004C2A00"/>
     <w:rsid w:val="004C4B82"/>
     <w:rsid w:val="004D0B0C"/>
     <w:rsid w:val="004D1AB7"/>
     <w:rsid w:val="004D2C32"/>
     <w:rsid w:val="004D55E1"/>
     <w:rsid w:val="004D7567"/>
+    <w:rsid w:val="004E282A"/>
     <w:rsid w:val="004E2FB7"/>
     <w:rsid w:val="004E3CEB"/>
     <w:rsid w:val="004E4153"/>
     <w:rsid w:val="004E5EC6"/>
     <w:rsid w:val="004E63DC"/>
     <w:rsid w:val="004E7E12"/>
     <w:rsid w:val="004F1471"/>
     <w:rsid w:val="004F459D"/>
     <w:rsid w:val="004F7F5B"/>
     <w:rsid w:val="00501BF2"/>
     <w:rsid w:val="005029C6"/>
     <w:rsid w:val="00503729"/>
     <w:rsid w:val="00503876"/>
     <w:rsid w:val="00503955"/>
     <w:rsid w:val="00504B5D"/>
     <w:rsid w:val="00504C74"/>
     <w:rsid w:val="00506280"/>
     <w:rsid w:val="00510613"/>
     <w:rsid w:val="00521180"/>
     <w:rsid w:val="005237B2"/>
     <w:rsid w:val="005240B9"/>
     <w:rsid w:val="00524878"/>
     <w:rsid w:val="00527060"/>
     <w:rsid w:val="00527F97"/>
     <w:rsid w:val="0053069D"/>
     <w:rsid w:val="00531401"/>
     <w:rsid w:val="005335FD"/>
     <w:rsid w:val="0053400A"/>
     <w:rsid w:val="00535184"/>
     <w:rsid w:val="00542128"/>
     <w:rsid w:val="00542A31"/>
+    <w:rsid w:val="00544D90"/>
     <w:rsid w:val="00545F92"/>
     <w:rsid w:val="005510CF"/>
     <w:rsid w:val="005515C2"/>
     <w:rsid w:val="00551F74"/>
     <w:rsid w:val="0055234E"/>
     <w:rsid w:val="00555E82"/>
     <w:rsid w:val="00555E9D"/>
     <w:rsid w:val="00556F16"/>
     <w:rsid w:val="00560878"/>
+    <w:rsid w:val="00560AD2"/>
     <w:rsid w:val="0056504D"/>
     <w:rsid w:val="00566E0B"/>
     <w:rsid w:val="005704FA"/>
     <w:rsid w:val="0057430C"/>
     <w:rsid w:val="0057513E"/>
     <w:rsid w:val="00576273"/>
     <w:rsid w:val="00576368"/>
     <w:rsid w:val="00576B8D"/>
     <w:rsid w:val="00576F1A"/>
     <w:rsid w:val="00580716"/>
     <w:rsid w:val="005812C5"/>
     <w:rsid w:val="005815AE"/>
     <w:rsid w:val="005854AB"/>
     <w:rsid w:val="00586F3F"/>
     <w:rsid w:val="00590E8D"/>
     <w:rsid w:val="0059292A"/>
     <w:rsid w:val="00592A8B"/>
     <w:rsid w:val="0059402C"/>
     <w:rsid w:val="00594E5E"/>
     <w:rsid w:val="00595074"/>
     <w:rsid w:val="005A09A4"/>
     <w:rsid w:val="005A143D"/>
     <w:rsid w:val="005A201F"/>
     <w:rsid w:val="005A2703"/>
     <w:rsid w:val="005A4A5A"/>
     <w:rsid w:val="005A4CA1"/>
     <w:rsid w:val="005A660A"/>
     <w:rsid w:val="005A6B9B"/>
     <w:rsid w:val="005B0484"/>
     <w:rsid w:val="005B07F0"/>
     <w:rsid w:val="005B2913"/>
     <w:rsid w:val="005B2ED2"/>
     <w:rsid w:val="005B3BD6"/>
     <w:rsid w:val="005B5524"/>
     <w:rsid w:val="005B6D96"/>
     <w:rsid w:val="005C1ED0"/>
     <w:rsid w:val="005C31F6"/>
     <w:rsid w:val="005C32D1"/>
     <w:rsid w:val="005C33E3"/>
+    <w:rsid w:val="005C5574"/>
     <w:rsid w:val="005C783B"/>
     <w:rsid w:val="005C79EA"/>
     <w:rsid w:val="005D0E14"/>
     <w:rsid w:val="005D32D0"/>
     <w:rsid w:val="005D42BB"/>
     <w:rsid w:val="005E1AD4"/>
     <w:rsid w:val="005E31A4"/>
     <w:rsid w:val="005E3615"/>
     <w:rsid w:val="005F31BF"/>
     <w:rsid w:val="005F33A6"/>
     <w:rsid w:val="005F344B"/>
     <w:rsid w:val="005F354B"/>
     <w:rsid w:val="005F5DC7"/>
     <w:rsid w:val="005F699C"/>
     <w:rsid w:val="005F78A1"/>
     <w:rsid w:val="00615050"/>
     <w:rsid w:val="0061613D"/>
     <w:rsid w:val="006168F2"/>
     <w:rsid w:val="00617F38"/>
     <w:rsid w:val="006213B4"/>
     <w:rsid w:val="006318B3"/>
     <w:rsid w:val="006337BC"/>
     <w:rsid w:val="006352E0"/>
     <w:rsid w:val="006353C9"/>
     <w:rsid w:val="00641862"/>
     <w:rsid w:val="006440FD"/>
     <w:rsid w:val="0064433C"/>
     <w:rsid w:val="006473D3"/>
     <w:rsid w:val="00647499"/>
     <w:rsid w:val="00647C94"/>
     <w:rsid w:val="0065110E"/>
     <w:rsid w:val="006514B4"/>
     <w:rsid w:val="006519ED"/>
     <w:rsid w:val="006540CC"/>
     <w:rsid w:val="00655B60"/>
     <w:rsid w:val="0065730C"/>
     <w:rsid w:val="00657CBE"/>
     <w:rsid w:val="00660A9E"/>
     <w:rsid w:val="00662C7D"/>
     <w:rsid w:val="00663426"/>
     <w:rsid w:val="006648C7"/>
     <w:rsid w:val="006653FB"/>
     <w:rsid w:val="0067240B"/>
     <w:rsid w:val="006730FD"/>
     <w:rsid w:val="00673737"/>
+    <w:rsid w:val="006739D0"/>
     <w:rsid w:val="0067403B"/>
     <w:rsid w:val="006746ED"/>
     <w:rsid w:val="0067497D"/>
     <w:rsid w:val="00674FD9"/>
     <w:rsid w:val="00676AB1"/>
     <w:rsid w:val="00681A70"/>
     <w:rsid w:val="00681F24"/>
     <w:rsid w:val="006825FB"/>
     <w:rsid w:val="00683266"/>
     <w:rsid w:val="00684E10"/>
     <w:rsid w:val="006861D1"/>
     <w:rsid w:val="00686C39"/>
     <w:rsid w:val="00687404"/>
     <w:rsid w:val="00687E57"/>
     <w:rsid w:val="00690DCC"/>
     <w:rsid w:val="0069427C"/>
     <w:rsid w:val="00696291"/>
     <w:rsid w:val="00696A60"/>
     <w:rsid w:val="00697761"/>
     <w:rsid w:val="006A169F"/>
     <w:rsid w:val="006A1BEE"/>
     <w:rsid w:val="006A57D7"/>
     <w:rsid w:val="006A60EF"/>
     <w:rsid w:val="006B0E3E"/>
     <w:rsid w:val="006B14C8"/>
@@ -11347,61 +11910,63 @@
     <w:rsid w:val="00732695"/>
     <w:rsid w:val="00733D09"/>
     <w:rsid w:val="00735B15"/>
     <w:rsid w:val="00735C31"/>
     <w:rsid w:val="00736D39"/>
     <w:rsid w:val="00741404"/>
     <w:rsid w:val="00743282"/>
     <w:rsid w:val="00743614"/>
     <w:rsid w:val="0074568E"/>
     <w:rsid w:val="00751BDA"/>
     <w:rsid w:val="00754EC2"/>
     <w:rsid w:val="00756064"/>
     <w:rsid w:val="00757C4D"/>
     <w:rsid w:val="007601C1"/>
     <w:rsid w:val="00765202"/>
     <w:rsid w:val="00765862"/>
     <w:rsid w:val="00766906"/>
     <w:rsid w:val="00772AA7"/>
     <w:rsid w:val="00777AAE"/>
     <w:rsid w:val="00781176"/>
     <w:rsid w:val="00782CA4"/>
     <w:rsid w:val="00782F8C"/>
     <w:rsid w:val="007831AF"/>
     <w:rsid w:val="0078420F"/>
     <w:rsid w:val="0078570F"/>
+    <w:rsid w:val="00785975"/>
     <w:rsid w:val="007863D1"/>
     <w:rsid w:val="00786F06"/>
     <w:rsid w:val="00787238"/>
     <w:rsid w:val="0079045F"/>
     <w:rsid w:val="0079051A"/>
     <w:rsid w:val="00791634"/>
     <w:rsid w:val="00794B55"/>
     <w:rsid w:val="007A2A47"/>
     <w:rsid w:val="007A36C3"/>
     <w:rsid w:val="007A48A0"/>
     <w:rsid w:val="007B256C"/>
+    <w:rsid w:val="007C07A5"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C427C"/>
     <w:rsid w:val="007C4421"/>
     <w:rsid w:val="007C461B"/>
     <w:rsid w:val="007C5C8E"/>
     <w:rsid w:val="007E00A4"/>
     <w:rsid w:val="007E1FC0"/>
     <w:rsid w:val="007E2014"/>
     <w:rsid w:val="007E2B27"/>
     <w:rsid w:val="007E45D3"/>
     <w:rsid w:val="007E6261"/>
     <w:rsid w:val="007E7A78"/>
     <w:rsid w:val="007F08C1"/>
     <w:rsid w:val="007F09BF"/>
     <w:rsid w:val="007F1BC7"/>
     <w:rsid w:val="007F244B"/>
     <w:rsid w:val="007F296D"/>
     <w:rsid w:val="007F7FD7"/>
     <w:rsid w:val="0080000A"/>
     <w:rsid w:val="00800736"/>
     <w:rsid w:val="00801161"/>
     <w:rsid w:val="00803DEB"/>
     <w:rsid w:val="008114F6"/>
     <w:rsid w:val="00811D89"/>
     <w:rsid w:val="00811E45"/>
@@ -11411,102 +11976,105 @@
     <w:rsid w:val="008322F2"/>
     <w:rsid w:val="00832F3A"/>
     <w:rsid w:val="00833F54"/>
     <w:rsid w:val="00835B17"/>
     <w:rsid w:val="00837737"/>
     <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="0084435F"/>
     <w:rsid w:val="00845180"/>
     <w:rsid w:val="008471B2"/>
     <w:rsid w:val="0085064C"/>
     <w:rsid w:val="00852266"/>
     <w:rsid w:val="00853D06"/>
     <w:rsid w:val="00853E31"/>
     <w:rsid w:val="00855830"/>
     <w:rsid w:val="00856CD0"/>
     <w:rsid w:val="00861B76"/>
     <w:rsid w:val="00861D99"/>
     <w:rsid w:val="00861F56"/>
     <w:rsid w:val="008657EB"/>
     <w:rsid w:val="00871635"/>
     <w:rsid w:val="0087346F"/>
     <w:rsid w:val="008739F5"/>
     <w:rsid w:val="00875610"/>
     <w:rsid w:val="008760F4"/>
     <w:rsid w:val="00876398"/>
+    <w:rsid w:val="0087651C"/>
     <w:rsid w:val="00876984"/>
     <w:rsid w:val="00877538"/>
     <w:rsid w:val="00877645"/>
     <w:rsid w:val="00880FF6"/>
     <w:rsid w:val="00885252"/>
     <w:rsid w:val="00886880"/>
     <w:rsid w:val="00886EB9"/>
     <w:rsid w:val="0089021A"/>
     <w:rsid w:val="0089039E"/>
     <w:rsid w:val="00890AE7"/>
     <w:rsid w:val="00893611"/>
     <w:rsid w:val="008944F8"/>
     <w:rsid w:val="00894DAC"/>
     <w:rsid w:val="0089529D"/>
     <w:rsid w:val="00897C0E"/>
     <w:rsid w:val="008A42F3"/>
     <w:rsid w:val="008A494C"/>
     <w:rsid w:val="008A50FA"/>
     <w:rsid w:val="008A53D2"/>
     <w:rsid w:val="008A7093"/>
     <w:rsid w:val="008A776B"/>
     <w:rsid w:val="008B1729"/>
     <w:rsid w:val="008B2A14"/>
     <w:rsid w:val="008B5697"/>
     <w:rsid w:val="008C0006"/>
     <w:rsid w:val="008C0374"/>
     <w:rsid w:val="008C0F72"/>
+    <w:rsid w:val="008C2E82"/>
     <w:rsid w:val="008C65F1"/>
     <w:rsid w:val="008C6FAB"/>
     <w:rsid w:val="008D1C03"/>
     <w:rsid w:val="008D3AB6"/>
     <w:rsid w:val="008D5A54"/>
     <w:rsid w:val="008D6174"/>
     <w:rsid w:val="008D7328"/>
     <w:rsid w:val="008D73BD"/>
     <w:rsid w:val="008D7491"/>
     <w:rsid w:val="008E1AF4"/>
     <w:rsid w:val="008E33B2"/>
     <w:rsid w:val="008E7AC4"/>
     <w:rsid w:val="008F2CB1"/>
     <w:rsid w:val="008F41D3"/>
     <w:rsid w:val="008F4D62"/>
     <w:rsid w:val="008F53E6"/>
     <w:rsid w:val="00900A4E"/>
     <w:rsid w:val="009020BA"/>
     <w:rsid w:val="0091114C"/>
     <w:rsid w:val="0091263D"/>
     <w:rsid w:val="00912B47"/>
     <w:rsid w:val="009144C6"/>
     <w:rsid w:val="009161BB"/>
     <w:rsid w:val="00921402"/>
     <w:rsid w:val="00921DB2"/>
+    <w:rsid w:val="00923A06"/>
     <w:rsid w:val="009256B9"/>
     <w:rsid w:val="00926379"/>
     <w:rsid w:val="00934716"/>
     <w:rsid w:val="0093563A"/>
     <w:rsid w:val="009360E2"/>
     <w:rsid w:val="009367FC"/>
     <w:rsid w:val="00941B9E"/>
     <w:rsid w:val="00942514"/>
     <w:rsid w:val="00943167"/>
     <w:rsid w:val="009444C4"/>
     <w:rsid w:val="00951C4D"/>
     <w:rsid w:val="009540B2"/>
     <w:rsid w:val="00957482"/>
     <w:rsid w:val="009617A8"/>
     <w:rsid w:val="00964583"/>
     <w:rsid w:val="009654E8"/>
     <w:rsid w:val="00982800"/>
     <w:rsid w:val="00985096"/>
     <w:rsid w:val="0098543E"/>
     <w:rsid w:val="009857FE"/>
     <w:rsid w:val="00986942"/>
     <w:rsid w:val="00986BFD"/>
     <w:rsid w:val="00990112"/>
     <w:rsid w:val="009924DA"/>
     <w:rsid w:val="009930E8"/>
@@ -11525,64 +12093,68 @@
     <w:rsid w:val="009C2A27"/>
     <w:rsid w:val="009C6DB6"/>
     <w:rsid w:val="009C7360"/>
     <w:rsid w:val="009C7E3C"/>
     <w:rsid w:val="009D20EC"/>
     <w:rsid w:val="009D3837"/>
     <w:rsid w:val="009D38E8"/>
     <w:rsid w:val="009D3FF6"/>
     <w:rsid w:val="009D5EBF"/>
     <w:rsid w:val="009D66C6"/>
     <w:rsid w:val="009E0EF3"/>
     <w:rsid w:val="009E1DCD"/>
     <w:rsid w:val="009E1FF6"/>
     <w:rsid w:val="009E27F0"/>
     <w:rsid w:val="009E593F"/>
     <w:rsid w:val="009E5D61"/>
     <w:rsid w:val="009E6F87"/>
     <w:rsid w:val="009E79A9"/>
     <w:rsid w:val="009F0318"/>
     <w:rsid w:val="009F2154"/>
     <w:rsid w:val="009F31A1"/>
     <w:rsid w:val="00A01B1D"/>
     <w:rsid w:val="00A02A71"/>
     <w:rsid w:val="00A04031"/>
     <w:rsid w:val="00A06554"/>
+    <w:rsid w:val="00A074C7"/>
     <w:rsid w:val="00A0792A"/>
     <w:rsid w:val="00A12A49"/>
+    <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A20648"/>
     <w:rsid w:val="00A2078F"/>
     <w:rsid w:val="00A211D2"/>
     <w:rsid w:val="00A22115"/>
+    <w:rsid w:val="00A23535"/>
     <w:rsid w:val="00A23C59"/>
     <w:rsid w:val="00A25868"/>
     <w:rsid w:val="00A269F7"/>
     <w:rsid w:val="00A27010"/>
     <w:rsid w:val="00A34B7B"/>
     <w:rsid w:val="00A356A5"/>
     <w:rsid w:val="00A40283"/>
     <w:rsid w:val="00A409D4"/>
+    <w:rsid w:val="00A4275D"/>
     <w:rsid w:val="00A43C02"/>
     <w:rsid w:val="00A446A7"/>
     <w:rsid w:val="00A47661"/>
     <w:rsid w:val="00A51275"/>
     <w:rsid w:val="00A5200F"/>
     <w:rsid w:val="00A53951"/>
     <w:rsid w:val="00A54499"/>
     <w:rsid w:val="00A54837"/>
     <w:rsid w:val="00A56A29"/>
     <w:rsid w:val="00A56DA6"/>
     <w:rsid w:val="00A602DD"/>
     <w:rsid w:val="00A609D1"/>
     <w:rsid w:val="00A6782F"/>
     <w:rsid w:val="00A711E1"/>
     <w:rsid w:val="00A721D4"/>
     <w:rsid w:val="00A724C1"/>
     <w:rsid w:val="00A73AE5"/>
     <w:rsid w:val="00A760AE"/>
     <w:rsid w:val="00A77746"/>
     <w:rsid w:val="00A80C45"/>
     <w:rsid w:val="00A85465"/>
     <w:rsid w:val="00A85AFA"/>
     <w:rsid w:val="00A866F8"/>
     <w:rsid w:val="00A874AE"/>
     <w:rsid w:val="00A92B53"/>
@@ -11612,93 +12184,97 @@
     <w:rsid w:val="00AF23A4"/>
     <w:rsid w:val="00AF3297"/>
     <w:rsid w:val="00AF3403"/>
     <w:rsid w:val="00AF4A85"/>
     <w:rsid w:val="00B01482"/>
     <w:rsid w:val="00B067C9"/>
     <w:rsid w:val="00B06940"/>
     <w:rsid w:val="00B11454"/>
     <w:rsid w:val="00B128A2"/>
     <w:rsid w:val="00B158AE"/>
     <w:rsid w:val="00B165D4"/>
     <w:rsid w:val="00B244BB"/>
     <w:rsid w:val="00B25140"/>
     <w:rsid w:val="00B31317"/>
     <w:rsid w:val="00B331C3"/>
     <w:rsid w:val="00B34D45"/>
     <w:rsid w:val="00B37450"/>
     <w:rsid w:val="00B42715"/>
     <w:rsid w:val="00B42CCC"/>
     <w:rsid w:val="00B430B8"/>
     <w:rsid w:val="00B50583"/>
     <w:rsid w:val="00B506FE"/>
     <w:rsid w:val="00B50958"/>
     <w:rsid w:val="00B50C24"/>
     <w:rsid w:val="00B52012"/>
+    <w:rsid w:val="00B53A4B"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B66969"/>
     <w:rsid w:val="00B66C44"/>
     <w:rsid w:val="00B733BD"/>
     <w:rsid w:val="00B739FF"/>
     <w:rsid w:val="00B75188"/>
+    <w:rsid w:val="00B76203"/>
     <w:rsid w:val="00B76EE9"/>
     <w:rsid w:val="00B7734C"/>
     <w:rsid w:val="00B77FF2"/>
     <w:rsid w:val="00B82136"/>
     <w:rsid w:val="00B925C1"/>
     <w:rsid w:val="00BA198F"/>
     <w:rsid w:val="00BA33E5"/>
+    <w:rsid w:val="00BA7071"/>
     <w:rsid w:val="00BB0782"/>
     <w:rsid w:val="00BB1634"/>
     <w:rsid w:val="00BB1E6F"/>
     <w:rsid w:val="00BB306B"/>
     <w:rsid w:val="00BB50C3"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC1775"/>
     <w:rsid w:val="00BC2BA2"/>
     <w:rsid w:val="00BC4B38"/>
     <w:rsid w:val="00BC4C79"/>
     <w:rsid w:val="00BC52E1"/>
     <w:rsid w:val="00BC6C97"/>
     <w:rsid w:val="00BC6F8E"/>
     <w:rsid w:val="00BC7AC2"/>
     <w:rsid w:val="00BD250F"/>
     <w:rsid w:val="00BD26D7"/>
     <w:rsid w:val="00BD35D1"/>
     <w:rsid w:val="00BD7AB3"/>
     <w:rsid w:val="00BD7F2E"/>
     <w:rsid w:val="00BE4D50"/>
     <w:rsid w:val="00BE51BF"/>
     <w:rsid w:val="00BE66F9"/>
     <w:rsid w:val="00BF01CF"/>
     <w:rsid w:val="00BF0835"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3B98"/>
     <w:rsid w:val="00BF48B5"/>
     <w:rsid w:val="00BF4B5F"/>
     <w:rsid w:val="00BF6594"/>
     <w:rsid w:val="00C01EA6"/>
+    <w:rsid w:val="00C05D57"/>
     <w:rsid w:val="00C06B50"/>
     <w:rsid w:val="00C06B7A"/>
     <w:rsid w:val="00C074B4"/>
     <w:rsid w:val="00C125ED"/>
     <w:rsid w:val="00C20A18"/>
     <w:rsid w:val="00C219EC"/>
     <w:rsid w:val="00C226B5"/>
     <w:rsid w:val="00C25F3B"/>
     <w:rsid w:val="00C266C9"/>
     <w:rsid w:val="00C26A79"/>
     <w:rsid w:val="00C26B78"/>
     <w:rsid w:val="00C33770"/>
     <w:rsid w:val="00C40FCD"/>
     <w:rsid w:val="00C43BC8"/>
     <w:rsid w:val="00C51DF7"/>
     <w:rsid w:val="00C520AC"/>
     <w:rsid w:val="00C55E0E"/>
     <w:rsid w:val="00C609A6"/>
     <w:rsid w:val="00C61ABB"/>
     <w:rsid w:val="00C64F9E"/>
     <w:rsid w:val="00C654A8"/>
     <w:rsid w:val="00C6666E"/>
     <w:rsid w:val="00C74555"/>
     <w:rsid w:val="00C75CEE"/>
     <w:rsid w:val="00C7708E"/>
@@ -11715,288 +12291,300 @@
     <w:rsid w:val="00CA192E"/>
     <w:rsid w:val="00CA302D"/>
     <w:rsid w:val="00CA530B"/>
     <w:rsid w:val="00CA5EB4"/>
     <w:rsid w:val="00CA7F7F"/>
     <w:rsid w:val="00CB0B71"/>
     <w:rsid w:val="00CB1884"/>
     <w:rsid w:val="00CB1B55"/>
     <w:rsid w:val="00CB5EA9"/>
     <w:rsid w:val="00CC0B15"/>
     <w:rsid w:val="00CC1B71"/>
     <w:rsid w:val="00CC451F"/>
     <w:rsid w:val="00CC47A5"/>
     <w:rsid w:val="00CD07B3"/>
     <w:rsid w:val="00CD371C"/>
     <w:rsid w:val="00CE2A8D"/>
     <w:rsid w:val="00CE3A8D"/>
     <w:rsid w:val="00CE4195"/>
     <w:rsid w:val="00CE60CA"/>
     <w:rsid w:val="00CE6590"/>
     <w:rsid w:val="00CE6CC4"/>
     <w:rsid w:val="00CE6CF7"/>
     <w:rsid w:val="00CE70DF"/>
     <w:rsid w:val="00CE787C"/>
     <w:rsid w:val="00CF2498"/>
+    <w:rsid w:val="00CF27D3"/>
     <w:rsid w:val="00CF285E"/>
     <w:rsid w:val="00CF2AB1"/>
     <w:rsid w:val="00CF43F5"/>
     <w:rsid w:val="00CF61F4"/>
     <w:rsid w:val="00CF73D3"/>
+    <w:rsid w:val="00D02E51"/>
     <w:rsid w:val="00D054FF"/>
     <w:rsid w:val="00D065FE"/>
     <w:rsid w:val="00D0687B"/>
     <w:rsid w:val="00D06A58"/>
     <w:rsid w:val="00D10B71"/>
     <w:rsid w:val="00D10EDF"/>
     <w:rsid w:val="00D12B58"/>
     <w:rsid w:val="00D12D79"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D139DC"/>
     <w:rsid w:val="00D143E3"/>
     <w:rsid w:val="00D1643C"/>
     <w:rsid w:val="00D22553"/>
     <w:rsid w:val="00D24755"/>
     <w:rsid w:val="00D25BFA"/>
     <w:rsid w:val="00D263A3"/>
     <w:rsid w:val="00D265B3"/>
+    <w:rsid w:val="00D27120"/>
     <w:rsid w:val="00D309E9"/>
     <w:rsid w:val="00D33674"/>
     <w:rsid w:val="00D341A8"/>
     <w:rsid w:val="00D3447B"/>
     <w:rsid w:val="00D34DFD"/>
     <w:rsid w:val="00D35371"/>
     <w:rsid w:val="00D42060"/>
     <w:rsid w:val="00D42F94"/>
     <w:rsid w:val="00D433AA"/>
     <w:rsid w:val="00D4596C"/>
     <w:rsid w:val="00D46133"/>
     <w:rsid w:val="00D46CC1"/>
     <w:rsid w:val="00D47824"/>
     <w:rsid w:val="00D47A6A"/>
     <w:rsid w:val="00D47E2A"/>
     <w:rsid w:val="00D5245A"/>
     <w:rsid w:val="00D5339C"/>
     <w:rsid w:val="00D54207"/>
     <w:rsid w:val="00D57434"/>
     <w:rsid w:val="00D57A84"/>
     <w:rsid w:val="00D62FEE"/>
+    <w:rsid w:val="00D64437"/>
     <w:rsid w:val="00D665AA"/>
     <w:rsid w:val="00D67C10"/>
     <w:rsid w:val="00D711A7"/>
     <w:rsid w:val="00D71B69"/>
     <w:rsid w:val="00D7787D"/>
     <w:rsid w:val="00D80912"/>
     <w:rsid w:val="00D84241"/>
     <w:rsid w:val="00D846B3"/>
     <w:rsid w:val="00D8538A"/>
     <w:rsid w:val="00D85DDF"/>
     <w:rsid w:val="00D86578"/>
     <w:rsid w:val="00D922D5"/>
     <w:rsid w:val="00D928DF"/>
     <w:rsid w:val="00D92E46"/>
     <w:rsid w:val="00D948FF"/>
     <w:rsid w:val="00D9644B"/>
+    <w:rsid w:val="00D97791"/>
     <w:rsid w:val="00DA01DF"/>
     <w:rsid w:val="00DA0331"/>
     <w:rsid w:val="00DA0849"/>
     <w:rsid w:val="00DA17C6"/>
     <w:rsid w:val="00DA492E"/>
     <w:rsid w:val="00DA57B0"/>
     <w:rsid w:val="00DA5EBE"/>
     <w:rsid w:val="00DA5F79"/>
     <w:rsid w:val="00DA63E0"/>
     <w:rsid w:val="00DA6A14"/>
     <w:rsid w:val="00DA78CD"/>
     <w:rsid w:val="00DB0BA0"/>
     <w:rsid w:val="00DB1AF9"/>
     <w:rsid w:val="00DB1D17"/>
     <w:rsid w:val="00DB3A31"/>
     <w:rsid w:val="00DB686E"/>
     <w:rsid w:val="00DB6E45"/>
     <w:rsid w:val="00DC2A72"/>
     <w:rsid w:val="00DC382A"/>
     <w:rsid w:val="00DC43AF"/>
     <w:rsid w:val="00DC44D3"/>
     <w:rsid w:val="00DC486D"/>
+    <w:rsid w:val="00DC4CAE"/>
     <w:rsid w:val="00DC584F"/>
     <w:rsid w:val="00DC763D"/>
     <w:rsid w:val="00DD0D90"/>
     <w:rsid w:val="00DD2B8F"/>
     <w:rsid w:val="00DD3221"/>
     <w:rsid w:val="00DD49BB"/>
     <w:rsid w:val="00DE26C3"/>
     <w:rsid w:val="00DE29A6"/>
     <w:rsid w:val="00DE5B79"/>
     <w:rsid w:val="00DE62C1"/>
     <w:rsid w:val="00DF03BE"/>
     <w:rsid w:val="00DF2698"/>
     <w:rsid w:val="00DF2EE2"/>
     <w:rsid w:val="00DF6EF7"/>
     <w:rsid w:val="00DF7162"/>
     <w:rsid w:val="00E02316"/>
     <w:rsid w:val="00E0233B"/>
     <w:rsid w:val="00E049AC"/>
     <w:rsid w:val="00E04AE1"/>
     <w:rsid w:val="00E10ED8"/>
     <w:rsid w:val="00E13A8D"/>
     <w:rsid w:val="00E13D8B"/>
     <w:rsid w:val="00E16911"/>
     <w:rsid w:val="00E1777F"/>
     <w:rsid w:val="00E17E9B"/>
     <w:rsid w:val="00E202B2"/>
     <w:rsid w:val="00E207E8"/>
     <w:rsid w:val="00E2225E"/>
     <w:rsid w:val="00E2306E"/>
     <w:rsid w:val="00E40E5A"/>
     <w:rsid w:val="00E41420"/>
     <w:rsid w:val="00E41F37"/>
     <w:rsid w:val="00E41F5A"/>
     <w:rsid w:val="00E5235B"/>
     <w:rsid w:val="00E53083"/>
     <w:rsid w:val="00E532DF"/>
     <w:rsid w:val="00E552A5"/>
     <w:rsid w:val="00E559E4"/>
     <w:rsid w:val="00E62232"/>
     <w:rsid w:val="00E62780"/>
     <w:rsid w:val="00E628ED"/>
     <w:rsid w:val="00E63A63"/>
     <w:rsid w:val="00E64906"/>
+    <w:rsid w:val="00E64933"/>
     <w:rsid w:val="00E65D99"/>
     <w:rsid w:val="00E77E0F"/>
     <w:rsid w:val="00E807C4"/>
     <w:rsid w:val="00E80AAC"/>
     <w:rsid w:val="00E810D1"/>
     <w:rsid w:val="00E84D8C"/>
     <w:rsid w:val="00E8627F"/>
+    <w:rsid w:val="00E876A2"/>
     <w:rsid w:val="00E90985"/>
     <w:rsid w:val="00E9387E"/>
     <w:rsid w:val="00E96260"/>
     <w:rsid w:val="00E9782F"/>
     <w:rsid w:val="00EA3255"/>
     <w:rsid w:val="00EA3718"/>
     <w:rsid w:val="00EA4407"/>
     <w:rsid w:val="00EA531B"/>
     <w:rsid w:val="00EB02E8"/>
     <w:rsid w:val="00EC0D8C"/>
     <w:rsid w:val="00EC2C9B"/>
     <w:rsid w:val="00EC439B"/>
     <w:rsid w:val="00EC5E40"/>
     <w:rsid w:val="00EC6362"/>
     <w:rsid w:val="00EC6D72"/>
     <w:rsid w:val="00ED0749"/>
     <w:rsid w:val="00ED12BD"/>
     <w:rsid w:val="00ED138B"/>
     <w:rsid w:val="00ED1C84"/>
     <w:rsid w:val="00EE5D5B"/>
     <w:rsid w:val="00EE6CCC"/>
     <w:rsid w:val="00EF2274"/>
     <w:rsid w:val="00EF380F"/>
     <w:rsid w:val="00EF551F"/>
     <w:rsid w:val="00EF6B80"/>
     <w:rsid w:val="00F00F80"/>
+    <w:rsid w:val="00F01E62"/>
     <w:rsid w:val="00F02D56"/>
     <w:rsid w:val="00F036FD"/>
     <w:rsid w:val="00F03B5F"/>
     <w:rsid w:val="00F07D0E"/>
     <w:rsid w:val="00F10CD2"/>
     <w:rsid w:val="00F12A4D"/>
     <w:rsid w:val="00F13373"/>
     <w:rsid w:val="00F13410"/>
+    <w:rsid w:val="00F14549"/>
     <w:rsid w:val="00F14D14"/>
     <w:rsid w:val="00F17531"/>
     <w:rsid w:val="00F20838"/>
     <w:rsid w:val="00F21347"/>
     <w:rsid w:val="00F22EC3"/>
     <w:rsid w:val="00F23A3A"/>
     <w:rsid w:val="00F250C8"/>
     <w:rsid w:val="00F25922"/>
     <w:rsid w:val="00F26F0E"/>
     <w:rsid w:val="00F276B5"/>
     <w:rsid w:val="00F27D9B"/>
     <w:rsid w:val="00F31A98"/>
     <w:rsid w:val="00F32D04"/>
     <w:rsid w:val="00F330AB"/>
     <w:rsid w:val="00F33D36"/>
     <w:rsid w:val="00F33FDA"/>
     <w:rsid w:val="00F47C6C"/>
     <w:rsid w:val="00F50768"/>
     <w:rsid w:val="00F51AD3"/>
     <w:rsid w:val="00F523ED"/>
     <w:rsid w:val="00F55298"/>
     <w:rsid w:val="00F56B97"/>
     <w:rsid w:val="00F61C19"/>
     <w:rsid w:val="00F6506F"/>
     <w:rsid w:val="00F65842"/>
     <w:rsid w:val="00F65BAF"/>
     <w:rsid w:val="00F6671E"/>
     <w:rsid w:val="00F7106A"/>
     <w:rsid w:val="00F7150C"/>
     <w:rsid w:val="00F805C5"/>
     <w:rsid w:val="00F8318C"/>
     <w:rsid w:val="00F85D4F"/>
     <w:rsid w:val="00F870F8"/>
     <w:rsid w:val="00F8742B"/>
     <w:rsid w:val="00F90C0C"/>
     <w:rsid w:val="00F92C0E"/>
+    <w:rsid w:val="00F93123"/>
     <w:rsid w:val="00F95932"/>
     <w:rsid w:val="00FA3563"/>
     <w:rsid w:val="00FA52B3"/>
     <w:rsid w:val="00FA5D63"/>
     <w:rsid w:val="00FA64BA"/>
     <w:rsid w:val="00FA6D33"/>
     <w:rsid w:val="00FA76B7"/>
     <w:rsid w:val="00FB096B"/>
     <w:rsid w:val="00FB0CD0"/>
     <w:rsid w:val="00FB157E"/>
     <w:rsid w:val="00FB15FD"/>
     <w:rsid w:val="00FB1660"/>
     <w:rsid w:val="00FB1EDB"/>
     <w:rsid w:val="00FB4EBA"/>
     <w:rsid w:val="00FB69B4"/>
     <w:rsid w:val="00FC1A58"/>
     <w:rsid w:val="00FC1A5A"/>
     <w:rsid w:val="00FC2338"/>
     <w:rsid w:val="00FC4031"/>
     <w:rsid w:val="00FC494A"/>
     <w:rsid w:val="00FC4AEC"/>
     <w:rsid w:val="00FC5720"/>
     <w:rsid w:val="00FC63D0"/>
     <w:rsid w:val="00FD0212"/>
     <w:rsid w:val="00FD11E9"/>
     <w:rsid w:val="00FD1626"/>
     <w:rsid w:val="00FD16FB"/>
     <w:rsid w:val="00FD5F49"/>
     <w:rsid w:val="00FD6D47"/>
     <w:rsid w:val="00FD70C7"/>
     <w:rsid w:val="00FE0810"/>
     <w:rsid w:val="00FE1C5C"/>
     <w:rsid w:val="00FE2783"/>
     <w:rsid w:val="00FE27B7"/>
     <w:rsid w:val="00FE2B64"/>
     <w:rsid w:val="00FE2F0D"/>
     <w:rsid w:val="00FE3AA7"/>
+    <w:rsid w:val="00FE3B87"/>
     <w:rsid w:val="00FF1053"/>
     <w:rsid w:val="00FF3260"/>
     <w:rsid w:val="00FF3F47"/>
     <w:rsid w:val="00FF4057"/>
     <w:rsid w:val="00FF75F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -14700,51 +15288,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2093892694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/FYcVRBFORNQ%20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prenom.nom@uXYZ.pays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deepl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ezJQ3lQYDuU" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chat.openai.com/chat" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/FYcVRBFORNQ%20" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archipel.uqam.ca/11142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/information/authors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/a0014865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-mediations.teluq.ca/index.php/Distances/article/view/78" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-XXXX-XXXX-XXXX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Ing%C3%A9nierie_p%C3%A9dagogique&amp;oldid=173149964" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prenom.nom@uXYZ.pays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2019.1596676" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.apastyle.org/apastyle/translations/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -15374,78 +15962,78 @@
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225D9933-30BD-42CC-B084-DF4BF0E3AE6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Gabarit_M&amp;M_FR_v022.03.11.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10486</Characters>
+  <Pages>8</Pages>
+  <Words>2060</Words>
+  <Characters>11334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12368</CharactersWithSpaces>
+  <CharactersWithSpaces>13368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>4653059</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://revue-mediations.teluq.ca/index.php/Distances/article/view/78</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852033</vt:i4>
       </vt:variant>
       <vt:variant>